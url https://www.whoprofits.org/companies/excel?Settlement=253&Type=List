--- v0 (2026-06-24)
+++ v1 (2026-08-20)
@@ -12,194 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t>TASE</t>
-[...110 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
@@ -250,50 +166,53 @@
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -599,51 +518,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -673,69 +592,98 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="0">
+        <v>3</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">