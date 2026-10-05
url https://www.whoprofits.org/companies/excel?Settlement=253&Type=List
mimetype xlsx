--- v1 (2026-08-20)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -172,50 +172,65 @@
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -518,51 +533,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -640,50 +655,79 @@
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">