--- v0 (2026-05-25)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -666,50 +666,65 @@
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Shamrad Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Shamrad Electronics (1977) Ltd. is a private Israeli manufacturer of security and control systems, CCTV cameras, specialized audio, IT and communications infrastructures, multimedia, mass warning and P/A systems.
 The company is an authorized supplier for the Israeli Ministry of Defense, the Prisons Services, Israel Police, Government Offices, and the Local Government Economic Services.
@@ -1052,51 +1067,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1611,124 +1626,153 @@
       <c r="D19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H21" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>52</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="G22" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" s="0"/>
+      <c r="I22" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0">
+        <v>22</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H22" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="I22" s="0" t="s">
+      <c r="I23" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>