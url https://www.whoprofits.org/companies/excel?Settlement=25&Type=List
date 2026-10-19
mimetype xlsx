--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -12,344 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...19 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Amisragas, American Israeli Gas Crop.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Gas manufacturer and supplier.
 The company operates branches in the settlements of Ariel and Kiryat Arba&amp;#39;a, both located in the occupied West Bank.
 The company subsidiary, Rand Energy Systems, operates marketers in the West Bank.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>B.D.T.H Israel Solar Energy Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Founded in 2010, the company constructs and installs commercial and residential solar fields.
 In September 2018, the company won a 900,000 NIS tender for the installation of solar panels on top of educational institutions in Kiryat Arba settlement, the occupied West Bank. Once completed the project is to generate KWP 250 of electricity.
 Electricity generated from roof installed solar panels is sold back to the Israeli Electric Corporation at a rate that is 65%-95% higher from green electricity generated on ground solar fields.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
@@ -380,351 +260,194 @@
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Electra</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Transportation</t>
   </si>
   <si>
+    <t>Hapoalim Bank</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Shamrad Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Shamrad Electronics (1977) Ltd. is a private Israeli manufacturer of security and control systems, CCTV cameras, specialized audio, IT and communications infrastructures, multimedia, mass warning and P/A systems.
 The company is an authorized supplier for the Israeli Ministry of Defense, the Prisons Services, Israel Police, Government Offices, and the Local Government Economic Services.
@@ -1067,51 +790,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1156,624 +879,711 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0"/>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I6" s="0"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>109</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="0">
+        <v>23</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0">
+        <v>24</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="D25" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="0">
         <v>25</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...12 lines deleted...]
-        <v>29</v>
+      <c r="B26" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">