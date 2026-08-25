--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -12,125 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
@@ -535,66 +511,66 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>