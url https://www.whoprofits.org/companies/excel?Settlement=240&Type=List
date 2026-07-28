--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -81,50 +81,71 @@
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -427,51 +448,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -488,50 +509,79 @@
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0">
+        <v>2</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>