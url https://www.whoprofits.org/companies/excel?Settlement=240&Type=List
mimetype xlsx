--- v1 (2026-07-28)
+++ v2 (2026-10-01)
@@ -12,140 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...19 lines deleted...]
-    <t>$1B-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -448,51 +409,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -507,82 +468,55 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      <c r="B3" s="0" t="s">
         <v>16</v>
-      </c>
-[...19 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">