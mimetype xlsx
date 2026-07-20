--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -487,80 +487,57 @@
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
 In 2018, Mey Eden received authorization to produce mineral water by pumping from the &amp;quot;Eden 1&amp;quot; reservoir of Mekorot Company.
 For more on Mekorot&amp;rsquo;s extraction of occupied water resources see Who Profits Update: Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
@@ -769,53 +746,50 @@
     <t>A private Israeli company that provides security and cleaning services to private, government and public entities, including the Israeli Ministry of Defense. &amp;nbsp;Private Security at CheckpointsThe company provides security guards and inspectors to Israeli checkpoints in the occupied West Bank and East Jerusalem for the Israeli Ministry of Defense Crossings Authority and the Israel Police.Services to the Israeli Ministry of DefenseThe company provides security guards and inspectors at checkpoints for the Israeli Ministry of Defense’s (IMOD) Crossings Authority, which operates 15 checkpoints in the occupied West Bank. The company has also provided security guards and inspectors for the Erez Checkpoint, which up to October 2023 was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.According to a response to a Freedom of Information request submitted in April 2018 by Who Profits to the Israeli Ministry of Defense, the company provides security and cleaning services at checkpoints in the occupied West Bank.In 2006, the company won a tender from the Israeli Ministry of Defense to provide security guards for Checkpoint 300 (Rachel's Tomb) and Beituniya checkpoint in the occupied West Bank, and Erez Checkpoint for an annual amount of about NIS 20 million. That same year, the company placed its first security guards at the Erez checkpoint as part of the IMOD plan to naturalize checkpoints in the West Bank and surrounding the besieged Gaza Strip, replacing soldiers with private security guards.In June 2024, the company recruited inspectors and security guards for the Hotze Shomron checkpoint. In November 2024, the company recruited cleaners for the Hotze Shomron checkpoint.In July 2021, the company recruited inspectors for the Lamed Heh (Jab'a) checkpoint.In December 2014, according to a media report, Palestinian workers refused to pass through the Sha’ar Efraim checkpoint because of its harsh conditions and the maltreatment by Sheleg Lavan security guards operating it. Later that month, one worker died at the checkpoint from these harsh conditions.Services to the Israel PoliceThe company provides the Israel Police with security guards for six checkpoints in the occupied West Bank and East Jerusalem.In 2019, the company won tender No. 8102/19 from the Israel Police for the provision of security services in six checkpoints that are under the responsibility of the Israel Police located near the Separation Wall in the occupied West Bank and East Jerusalem in the so-called “Jerusalem Envelope” area. The company was awarded the tender’s “Segment A - Northern Sector” which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma and Al-Jib checkpoints.The services include the placement of security guards, maintaining their operational competence, and providing a logistical and administrative services for the security guards according to the Israeli police’s technical specifications for a period of 14 months with the option to extend the contract period for additional periods of one year each or in part up to three additional years.In January and June 2024, the company recruited security guards for the Jerusalem Envelope.Services to the Ministry of TourismThe company provides physical and armed security services at the Ministry of Tourism bureaus and branches located in the occupied West Bank, East Jerusalem, and the Syrian Golan.In January 2024, the company won tender no. 14/2023 of the Ministry of Tourism for the provision of armed physical security services and mission manager services. The company was selected to provide Physical and Armed Security services until January 2025, with an option to extend the contract for an additional four years. According to the tender, the company is obligated to provide the services at the Ministry of Tourism bureaus at Rachel's Tomb site in the occupied West Bank and Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and at its branches in the Old City in occupied East Jerusalem, Gush Etzion settlement in the occupied West Bank, and Katzrin settlement in the occupied Syrian Golan.In January 2025, the company was contracted by the Ministry of Tourism, with an exemption from tender, to extend the contract to provide physical and armed security services until January 2026 for NIS 1,572,000.Services to SettlementsIn July 2021, the company won a tender published by the Modi'in-Maccabim-Re'ut Municipality to provide cleaning and landscaping services for streets and open areas within the municipality's municipal territory. The municipality’s border stretches across the Green Line into the “demilitarized zone” in the occupied West Bank.</t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Suntech</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A global Chinese producer of Solar Panels. The company manufactures, develops and delivers solar energy products.
 In June 2016, Who Profits documented Suntech&amp;#39;s solar panels in the Netiv Hagdud commercial solar field, in Netiv Hagdud settlement in the occupied Jordan Valley.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million USD between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.
 SunTech also provided 18200 panels producing 4.9 MW of solar power, to the Ketura Sun solar field in the Naqab generating enough annual electricity for 30,000 inhabitants.
 With the Israeli company Shikun &amp;amp; Binui Energy, Suntech initiated the development of the large solar fields of Sde Boker and Hatzerim generating 5 MW and 6 MW in electric capacity (respectively).
 Furthermore, in a joint partnership with the Israeli company Solarit Doral, Suntech co-built a solar power station in Katzrin, an Israeli settlement in the occupied Syrian Golan. The Katzrin solar project generates 85,000 kWh a year.
 The company&amp;#39;s revenue from solar power generation reached $161.86 million during 2016, representing an increase of 20.2% compared to $134.76&amp;nbsp;million in 2015.
 Suntech&amp;#39;s revenue generated by customers based in Israel alone rests at around $2736.59 million.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Tandu Technologies and Security Systems Ltd</t>
@@ -1648,506 +1622,506 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>134</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="0" t="s">