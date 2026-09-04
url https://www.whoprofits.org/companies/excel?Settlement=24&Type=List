--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -98,194 +98,60 @@
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
@@ -481,69 +347,81 @@
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
 In 2018, Mey Eden received authorization to produce mineral water by pumping from the &amp;quot;Eden 1&amp;quot; reservoir of Mekorot Company.
 For more on Mekorot&amp;rsquo;s extraction of occupied water resources see Who Profits Update: Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
   </si>
   <si>
     <t xml:space="preserve">Technology accelerator incubator, mainly for the bio-medical industry.
 The company is located in Katzrin, an Israeli settlement in the occupied Golan Heights.
 </t>
   </si>
@@ -1293,922 +1171,924 @@
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="0"/>
+      <c r="H4" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="0" t="s">
+      <c r="I12" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="E30" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F31" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">