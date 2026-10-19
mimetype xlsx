--- v1 (2026-09-04)
+++ v2 (2026-10-19)
@@ -12,105 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
@@ -125,250 +118,178 @@
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Dekel Acher Construction and Investments</t>
   </si>
   <si>
     <t>Israel, Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in housing projects, commercial projects and tourism.
 The company is involved in several construction projects in the settlements of Katzrin, Kidmat Tzvi and Gamla, located in the occupied Syrian Golan.
 Through the subsidiary Brewhouse Golan Ltd, the company holds shares in Golan Brewery Ltd, located in the settlement of Katzrin, where the subsidiary G.G.A- Galil Genetic analysis Ltd is located as well.
 The subsidiary Galil Power was involved in constructing a wind turbine in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
-    <t>Construction, Renewable Energy, Tourism</t>
+    <t>Construction, Energy and Renewable Energy, Tourism</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
@@ -466,140 +387,131 @@
 In 2018, the company provided security escort services for the Ministry during tours in the occupied West Bank, including two tours in the settlements of Barkan and Peduel and two tours in Gush Etzion and Hebron. The company also provided two security guards for two additional tours in the Shomron area in the West Bank.
 In 2017, the company provided security escort services for cadets during two tours in Al-Aqsa and two tours in the Old City two in Jerusalem, and in settlements in the occupied West Bank, including four tours in Hebron and two tours in Gush Etzion.&amp;nbsp;
 Additional Services for Settlements 
 The company operates a branch in the settlement of Ariel in the occupied West Bank through which it provides security services to settlements and settlers in the area.
 In 2022, the company provided security guards for perimeter security in the Ariel settlement, including security of schools and kindergartens and the university in the settlement.
 The company provides security guards for the Ministry of Interior facilities in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank. In addition, the company provides security services for the National Insurance (Bituah Leumi) security unit in Ma&amp;rsquo;ale Adumim.
 In June 2024, the company published a job ad for recruiting security guards for securing houses of ministers in the Jewish settlement in Hebron in the occupied West Bank for the Prime Minister&amp;#39;s Office.
 The company provides security services for the Population Immigration and Border Authority&amp;#39;s facilities, including a facility in the settlement of Katzrin in the occupied Syrian Golan.
 In 2022, the company provided security services for educational institutions in the settlement of Ma&amp;#39;ale Adumim.
 In 2019, the company published a job ad for security guards to work in factories located in the Barkan settlement Industrial Zone in the West Bank. Also in 2019, the company won tenders for provision of security and guarding services in the settlement of Kokhav Yaakov.
 Services for Ariel University&amp;nbsp; 
 In 2019 and 2021, the company was awarded a contract to provide security services to Ariel University in the Ariel settlement in the occupied West Bank.
 In June 2024, the company published a job ad for security and patrol guards for the university. In November 2023, the company published a job ad for the security unit for managing the Ariel university project.&amp;nbsp;
 Previously, the company has provided security for settlement regional councils in the occupied West Bank, including the settlements of Ariel, Oranit, Sha&amp;rsquo;arei Tikva, Barkan, Yakir, Ma&amp;rsquo;ale Shomron, Kiryat Arba and Ma&amp;rsquo;ale Adumim, and to businesses in the Mishor Adumim Industrial Zone. In 2010, the company was contracted to provide security services to the Mount Hebron settlement regional council.
 Services to Israel Police 
 In 2021, the company was awarded a contract with the Israeli police to provide security services for police facilities.
 Checkpoints 
 By the end of 2005, the Israeli Ministry of Defense published the first tenders for the operation of checkpoints as part of the privatization project of Israeli checkpoints in the occupied West Bank. In 2008, Modi&amp;rsquo;in Ezrachi was one of two companies that won the tender for the operation of several checkpoints for NIS 5.64 million. As part of the tender, Modi&amp;rsquo;in Ezrachi operated the Jalameh (Gilboa), Barta&amp;#39;a (Reihan), Eyal, Hotze Shomron (Highway 5), Qalandia, Sheikh Sa&amp;rsquo;ad, Anata, and Al-Jib (Givat Ze&amp;rsquo;ev) checkpoints in the occupied West Bank and the Jerusalem Envelope.
 In 2016, Modiin Ezrachi security guards shot to death a brother and sister, aged 16 and 23, at the Qalandiya checkpoint. Since 2019, these checkpoints have been operated by T &amp;amp; M Protection Resources Holdings Israel.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Ramat Hagolan Dairies (Golan Heights Dairies)</t>
   </si>
   <si>
     <t xml:space="preserve">A settlement-based Israeli manufacturer of dairy products.
 The company&amp;rsquo;s facilities are located in the Katzrin settlement industrial zone in the occupied Syrian Golan.
 The company was founded by Tnuva, Tara and Strauss, three of Israel&amp;rsquo;s leading dairy manufacturers. In 2009, it was sold to four Israeli Kibbutzim, two of which are settlements located in the occupied Syrian Golan (Ein Zivan and Ortal).
 The company sources its raw materials from three settlements located in the Golan: Nov, Geshur and Avnei Eitan.
 In 2015, the company received a 10 million NIS grant from the Israeli Ministry of Economy to expand its operations.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>S.A.G. (Velvel) Building &amp; Development Ltd.</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that plans and executes residential, commercial and public construction projects in Israel, the occupied Palestinian territory&amp;nbsp;and the occupied Syrian Golan.
 S.A.G. (Velvel) has several projects in the Ariel settlement. It is executing the construction project &amp;quot;The House in Ariel by the University&amp;quot; in southeast Ariel. This project is executed according to a tender won by the company on 26 January 2014. The company purchased an area of 3,300 m2 for NIS 2.6 million, with development expenses of NIS 1.46 million, in order to build 18 housing units in the Ariel settlement. The tender was published in the framework of Local Outline Plan 130/2/3, which refers to the land of the Palestinian village Salfit. This project is due to be completed in June 2017. The project was accompanied by Mercantile Discount Bank.
 The company also executed the project &amp;quot;The House in Ariel - Ariel HaArava&amp;quot; according to a tender to build 51 housing units on an area of 8,689 m2 in the settlement, which the company won on 21 March 2012 with an offer of NIS 455,500. Development expenses were NIS 4.74 million. The project comprises several cottages and one building, which &amp;quot;provide a stunning view of the Mountains of Samaria&amp;quot; according to the developer. It was built under Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages Salfit and Marda. This project was also accompanied by Mecantile Discount Bank.
 The company is executing a project in Pisgat Zeev in accordance with a tender to build 23 housing units on an area of 3,474 m2 in the settlement, which the company won on 22 November 2015 with an offer of NIS 4,756,706. Development expenses were NIS 3.92 million. The project is carried out under Local Outline Plan 4430/A. This project is accompanied by First International Bank of Israel (FIBI).
 The company built a residential neighborhood comprised of 38 cottages in the Har Gilo settlement. The project was also accompanied by First International Bank of Israel.
@@ -657,68 +569,50 @@
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A global Chinese producer of Solar Panels. The company manufactures, develops and delivers solar energy products.
 In June 2016, Who Profits documented Suntech&amp;#39;s solar panels in the Netiv Hagdud commercial solar field, in Netiv Hagdud settlement in the occupied Jordan Valley.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million USD between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.
 SunTech also provided 18200 panels producing 4.9 MW of solar power, to the Ketura Sun solar field in the Naqab generating enough annual electricity for 30,000 inhabitants.
 With the Israeli company Shikun &amp;amp; Binui Energy, Suntech initiated the development of the large solar fields of Sde Boker and Hatzerim generating 5 MW and 6 MW in electric capacity (respectively).
 Furthermore, in a joint partnership with the Israeli company Solarit Doral, Suntech co-built a solar power station in Katzrin, an Israeli settlement in the occupied Syrian Golan. The Katzrin solar project generates 85,000 kWh a year.
 The company&amp;#39;s revenue from solar power generation reached $161.86 million during 2016, representing an increase of 20.2% compared to $134.76&amp;nbsp;million in 2015.
 Suntech&amp;#39;s revenue generated by customers based in Israel alone rests at around $2736.59 million.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Tandu Technologies and Security Systems Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a private Israeli company that specializes in the planning, engineering, management and execution of projects in fields such as security, cyber security, infrastructures &amp;amp; technologies, consulting &amp;amp; research, software, instruction, operation &amp;amp; infrastructures.
 The company is involved in the provision of security services for settlements in the occupied West Bank, including: Ariel, Alfei Menashe, Jordan Valley Regional Council, Elkana, Giva&amp;#39;t Ze&amp;#39;ev, Har Hebron, Karnei Shomron, Binyamin, Atarot, Beitar Illit and Maaleh Adumim. In addition, the company provided security services for Katzrin settlement and Golan Regional Council in the occupied Syrian Golan. These services are part of the &amp;ldquo;safe city&amp;rdquo; (City without Violence) project of the Israeli Ministry of Public Safety.
 In 2015, the company implemented its &amp;quot;safe city&amp;quot; project in occupied East Jerusalem for Israel Police. Its involvement included defining the technological solutions for police requirements in East Jerusalem and linking all sites to the region&amp;#39;s main control center.
 The company has implemented a similar project in the Seam Zone, the area of the occupied West Bank annexed by the Wall, and around the Gaza strip. The &amp;quot;safe city&amp;quot; projects includes &amp;quot;stationary, mobile, passive and active sensors, permanently installed throughout the municipal territory or installed on mobile platforms or deployed according to a specific need for the purpose of collecting current, real-time information at specific sites and regarding specific activities.&amp;quot;
 Additionally, Tandu provides security services around the besieged Gaza Strip for the Israeli army as well as security and communications services for the Israeli Ministry of Defense at checkpoints along the Annexation Wall and at an IMOD internment facility. The company has also carried out numerous projects for Israel Police and Israel Prison Services, including the planning of interrogation rooms and electronic security systems.
 </t>
-  </si>
-[...16 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
 In June 2019, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development work in Section 16 of the JLR Green Line in the Gilo settlement neighborhood.
@@ -1206,889 +1100,889 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="G16" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="I16" s="0" t="s">
         <v>85</v>
-      </c>
-[...8 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="0" t="s">
+      <c r="I18" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>69</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H20" s="0"/>
+      <c r="I20" s="0" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>136</v>
+        <v>35</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>106</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>84</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>33</v>
+        <v>98</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">