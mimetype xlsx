--- v0 (2026-06-24)
+++ v1 (2026-09-20)
@@ -12,191 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -629,151 +605,153 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>