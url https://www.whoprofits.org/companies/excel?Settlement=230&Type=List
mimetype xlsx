--- v0 (2026-06-23)
+++ v1 (2026-08-20)
@@ -12,157 +12,172 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Zabar Solar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli Company active in the field of renewable energy, specializing in the development and establishment of solar energy projects.
 The company owns three commercial solar fields in the occupied West Bank.
 Zabar Solar fully owns the Barkan Solar Field located in the Barkan settlement Industrial Zone. The field has a capacity of 0.63 MW.
 Through its subsidiary Orot Nativ Hagdud, the company fully owns Netiv Hagdud Solar Field in the settlement of Nativ Hagdud in the Jordan Valley. The field spreads over 50 dunam of land with a 4 MW capacity and 13,000 solar panels.
 Through its subsidiary, Orot Amos O.A. (2011) Ltd., the company &amp;nbsp;holds 74% of the Ma&amp;rsquo;ale Amos Solar Field, located in the settlement of Ma&amp;rsquo;ale Amos. The solar field spreads over 69.8 dunam of land with a 3.31 MW capacity. The remaining shares are held by the Ma&amp;#39;ale Amos settlement community cooperative.
 In 2019, Orot Amos O.A. was awarded a lease development agreement allocation of land for the purpose of a solar project to produce electricity and renewable energy in the settlement of Ma&amp;#39;ale Amos in the West Bank. The company was allocated with 69.8 dunams from the Israel Land Authority for NIS 4,046,038.
 In January 2022, the company was awarded a tender from the Israeli Civil Administration (ICA) for the establishment of dual-use PV facilities with a total capacity of 15 MW in the West Bank. The tender includes the establishment of dual-use facilities in the West Bank, installed on roofs of buildings, landfills, cemeteries, water or wastewater reservoirs, roads and interchanges, parking lots and fences.
 In March 2020, Zabar Solar won a tender from the ICA for electricity generation using photovoltaic (PV) technology facilities in the West Bank. The company was allocated a total capacity of 22.5 MW for the establishment of ground facilities.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Renewable Energy</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
 </sst>
@@ -488,51 +503,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -574,84 +589,111 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="0" t="s">
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">