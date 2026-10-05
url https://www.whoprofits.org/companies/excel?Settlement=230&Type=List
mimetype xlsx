--- v1 (2026-08-20)
+++ v2 (2026-10-05)
@@ -12,137 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
@@ -503,51 +464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -589,111 +550,84 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>29</v>
-      </c>
-[...27 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">