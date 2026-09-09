--- v0 (2026-06-06)
+++ v1 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -102,254 +102,95 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Compost Or</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
@@ -388,204 +229,75 @@
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Gush Etzion Wineries</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in Gush Etzion settlement in the occupied West Bank.The winery and its vineyards are located in the Gush Etzion settlement block in the occupied West Bank. The winery operates a wine store, a visitor center, a restaurant, and an event garden near the Gush Etzion Junction.&amp;nbsp;The winery has over 800 dunams of vineyards throughout the Gush Etzion area, including around the settlement of Efrat, the Abu Kalab area near the settlement of Rosh Tzurim, and Ramat Arad near the settlement of Har Hevron in the Mount Hebron area.&amp;nbsp;The winery offers tours of the winery and Jeep or ATV tours through vineyards and ancient grape storage towers in Gush Etzion.The winery was inaugurated in 2005, in partnership with Tishbi Estate Winery.&amp;nbsp;The company exports its wine to the USA and Europe.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
+    <t>Hapoalim Bank</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
@@ -593,143 +305,51 @@
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
@@ -1303,51 +923,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1607,438 +1227,467 @@
       <c r="D10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I14" s="0"/>
+      <c r="I14" s="0" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I15" s="0"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>87</v>
+        <v>30</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H21" s="0"/>
+      <c r="H21" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>23</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="H23" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>114</v>
-      </c>
-[...5 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0">
+        <v>24</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">