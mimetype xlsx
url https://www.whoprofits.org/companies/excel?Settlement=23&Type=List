--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -41,165 +41,140 @@
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...21 lines deleted...]
-    <t>Tourism</t>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Compost Or</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
@@ -254,53 +229,50 @@
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
@@ -409,50 +381,56 @@
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
@@ -514,113 +492,97 @@
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Sheleg Lavan (White Snow)</t>
   </si>
   <si>
     <t>A private Israeli company that provides security and cleaning services to private, government and public entities, including the Israeli Ministry of Defense. &amp;nbsp;Private Security at CheckpointsThe company provides security guards and inspectors to Israeli checkpoints in the occupied West Bank and East Jerusalem for the Israeli Ministry of Defense Crossings Authority and the Israel Police.Services to the Israeli Ministry of DefenseThe company provides security guards and inspectors at checkpoints for the Israeli Ministry of Defense’s (IMOD) Crossings Authority, which operates 15 checkpoints in the occupied West Bank. The company has also provided security guards and inspectors for the Erez Checkpoint, which up to October 2023 was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.According to a response to a Freedom of Information request submitted in April 2018 by Who Profits to the Israeli Ministry of Defense, the company provides security and cleaning services at checkpoints in the occupied West Bank.In 2006, the company won a tender from the Israeli Ministry of Defense to provide security guards for Checkpoint 300 (Rachel's Tomb) and Beituniya checkpoint in the occupied West Bank, and Erez Checkpoint for an annual amount of about NIS 20 million. That same year, the company placed its first security guards at the Erez checkpoint as part of the IMOD plan to naturalize checkpoints in the West Bank and surrounding the besieged Gaza Strip, replacing soldiers with private security guards.In June 2024, the company recruited inspectors and security guards for the Hotze Shomron checkpoint. In November 2024, the company recruited cleaners for the Hotze Shomron checkpoint.In July 2021, the company recruited inspectors for the Lamed Heh (Jab'a) checkpoint.In December 2014, according to a media report, Palestinian workers refused to pass through the Sha’ar Efraim checkpoint because of its harsh conditions and the maltreatment by Sheleg Lavan security guards operating it. Later that month, one worker died at the checkpoint from these harsh conditions.Services to the Israel PoliceThe company provides the Israel Police with security guards for six checkpoints in the occupied West Bank and East Jerusalem.In 2019, the company won tender No. 8102/19 from the Israel Police for the provision of security services in six checkpoints that are under the responsibility of the Israel Police located near the Separation Wall in the occupied West Bank and East Jerusalem in the so-called “Jerusalem Envelope” area. The company was awarded the tender’s “Segment A - Northern Sector” which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma and Al-Jib checkpoints.The services include the placement of security guards, maintaining their operational competence, and providing a logistical and administrative services for the security guards according to the Israeli police’s technical specifications for a period of 14 months with the option to extend the contract period for additional periods of one year each or in part up to three additional years.In January and June 2024, the company recruited security guards for the Jerusalem Envelope.Services to the Ministry of TourismThe company provides physical and armed security services at the Ministry of Tourism bureaus and branches located in the occupied West Bank, East Jerusalem, and the Syrian Golan.In January 2024, the company won tender no. 14/2023 of the Ministry of Tourism for the provision of armed physical security services and mission manager services. The company was selected to provide Physical and Armed Security services until January 2025, with an option to extend the contract for an additional four years. According to the tender, the company is obligated to provide the services at the Ministry of Tourism bureaus at Rachel's Tomb site in the occupied West Bank and Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and at its branches in the Old City in occupied East Jerusalem, Gush Etzion settlement in the occupied West Bank, and Katzrin settlement in the occupied Syrian Golan.In January 2025, the company was contracted by the Ministry of Tourism, with an exemption from tender, to extend the contract to provide physical and armed security services until January 2026 for NIS 1,572,000.Services to SettlementsIn July 2021, the company won a tender published by the Modi'in-Maccabim-Re'ut Municipality to provide cleaning and landscaping services for streets and open areas within the municipality's municipal territory. The municipality’s border stretches across the Green Line into the “demilitarized zone” in the occupied West Bank.</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Tabor Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli winery owned by The Central Bottling Company (Coca Cola Israel).
 The winery produces wines from grapes sourced from vineyards located on occupied land in settlements in the West Bank and Syrian Golan.
 Tabor Winery has Merlot, Riesling, Cabernet Sauvignon, Marselan and Grenache vineyards in Gush Etzion in the occupied West Bank, including a Merlot grapes vineyard in the settlement of Alon Shvut in the occupied West Bank. In 2009, the company planted vineyards in an area of about 100 dunams in the Gush Etzion settlements cluster area.
 The winery&amp;rsquo;s grapes originate also from vineyards located in central and northern Golan and in the settlements of Ortal and Keshet in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Tishbi Estate Winery (Habaron Wine Cellars)</t>
   </si>
   <si>
     <t>A private Israeli winery.The winery owns vineyards in the occupied West Bank and the occupied Syrian Golan.At least two of the company’s wines are produced from grapes originating from the settlement of Migdal Oz in the occupied West Bank.&amp;nbsp;The winery owns over 110,000 square meters of vineyards in the occupied Syrian Golan.Gush Etzion Winery&amp;nbsp;The company holds 8% in the&amp;nbsp;Gush Etzion Winery, based in the settlement of Efrat and owns vineyards located in Gush Etzion settlements cluster in the occupied West Bank.The Gush Etzion Winery has over 800 dunams of vineyards throughout the Gush Etzion settlements area and operates a wine store, a visitors’ center, a restaurant, and an event garden near the Gush Etzion Junction. The winery was established in 2004 in partnership with Tishbi Estate.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Tripadvisor, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ, Public</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Tourism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -923,51 +885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1012,682 +974,711 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="0" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H10" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I10" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="I14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="0"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="I15" s="0"/>
+        <v>23</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="0">
+        <v>25</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>118</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">