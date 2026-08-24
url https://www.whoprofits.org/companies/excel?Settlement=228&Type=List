--- v0 (2026-06-25)
+++ v1 (2026-08-24)
@@ -41,87 +41,66 @@
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.