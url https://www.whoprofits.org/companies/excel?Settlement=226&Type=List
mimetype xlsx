--- v0 (2026-06-06)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -89,302 +89,63 @@
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...140 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...99 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -815,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -947,212 +708,183 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="0" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H9" s="0"/>
+        <v>52</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
-[...18 lines deleted...]
-      <c r="F10" s="0" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">