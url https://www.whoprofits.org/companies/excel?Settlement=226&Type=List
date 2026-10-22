--- v1 (2026-09-06)
+++ v2 (2026-10-22)
@@ -12,140 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
+  </si>
+  <si>
+    <t>Expedia Group</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
-    <t>Israel</t>
-[...1 lines deleted...]
-  <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...4 lines deleted...]
-  <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t>TASE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>JCB (JC Bamford Excavators)</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -157,117 +226,114 @@
 In 2018, the company provided security escort services for the Ministry during tours in the occupied West Bank, including two tours in the settlements of Barkan and Peduel and two tours in Gush Etzion and Hebron. The company also provided two security guards for two additional tours in the Shomron area in the West Bank.
 In 2017, the company provided security escort services for cadets during two tours in Al-Aqsa and two tours in the Old City two in Jerusalem, and in settlements in the occupied West Bank, including four tours in Hebron and two tours in Gush Etzion.&amp;nbsp;
 Additional Services for Settlements 
 The company operates a branch in the settlement of Ariel in the occupied West Bank through which it provides security services to settlements and settlers in the area.
 In 2022, the company provided security guards for perimeter security in the Ariel settlement, including security of schools and kindergartens and the university in the settlement.
 The company provides security guards for the Ministry of Interior facilities in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank. In addition, the company provides security services for the National Insurance (Bituah Leumi) security unit in Ma&amp;rsquo;ale Adumim.
 In June 2024, the company published a job ad for recruiting security guards for securing houses of ministers in the Jewish settlement in Hebron in the occupied West Bank for the Prime Minister&amp;#39;s Office.
 The company provides security services for the Population Immigration and Border Authority&amp;#39;s facilities, including a facility in the settlement of Katzrin in the occupied Syrian Golan.
 In 2022, the company provided security services for educational institutions in the settlement of Ma&amp;#39;ale Adumim.
 In 2019, the company published a job ad for security guards to work in factories located in the Barkan settlement Industrial Zone in the West Bank. Also in 2019, the company won tenders for provision of security and guarding services in the settlement of Kokhav Yaakov.
 Services for Ariel University&amp;nbsp; 
 In 2019 and 2021, the company was awarded a contract to provide security services to Ariel University in the Ariel settlement in the occupied West Bank.
 In June 2024, the company published a job ad for security and patrol guards for the university. In November 2023, the company published a job ad for the security unit for managing the Ariel university project.&amp;nbsp;
 Previously, the company has provided security for settlement regional councils in the occupied West Bank, including the settlements of Ariel, Oranit, Sha&amp;rsquo;arei Tikva, Barkan, Yakir, Ma&amp;rsquo;ale Shomron, Kiryat Arba and Ma&amp;rsquo;ale Adumim, and to businesses in the Mishor Adumim Industrial Zone. In 2010, the company was contracted to provide security services to the Mount Hebron settlement regional council.
 Services to Israel Police 
 In 2021, the company was awarded a contract with the Israeli police to provide security services for police facilities.
 Checkpoints 
 By the end of 2005, the Israeli Ministry of Defense published the first tenders for the operation of checkpoints as part of the privatization project of Israeli checkpoints in the occupied West Bank. In 2008, Modi&amp;rsquo;in Ezrachi was one of two companies that won the tender for the operation of several checkpoints for NIS 5.64 million. As part of the tender, Modi&amp;rsquo;in Ezrachi operated the Jalameh (Gilboa), Barta&amp;#39;a (Reihan), Eyal, Hotze Shomron (Highway 5), Qalandia, Sheikh Sa&amp;rsquo;ad, Anata, and Al-Jib (Givat Ze&amp;rsquo;ev) checkpoints in the occupied West Bank and the Jerusalem Envelope.
 In 2016, Modiin Ezrachi security guards shot to death a brother and sister, aged 16 and 23, at the Qalandiya checkpoint. Since 2019, these checkpoints have been operated by T &amp;amp; M Protection Resources Holdings Israel.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">S.I.H Security Cleaning and Services </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and cleaning services. The company offers security services for government and military facilities. The company&amp;#39;s management team includes senior figures from the Israel Security Agency (Shin Bet), the Mossad, and elite units in the Israeli army.
 The company provides security services to Israeli checkpoints and settlements.
 Checkpoints 
 The company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem. &amp;nbsp;
 In December 2024, the company won a tender from the Israel Police to provide security services for six checkpoints in occupied East Jerusalem area that are under the authority of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope. The company was awarded the contract to provide security services in &amp;ldquo;Cluster A: Northern Sector&amp;rdquo;, which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma, Al Jib, and Ras Bidu checkpoints. The contract period is two years, with the option of extending the first contract period by an additional year or in part for up to three additional years.
 Security Services in East Jerusalem 
 Additionally, the company provides the Israel Police with armed security guards for the Western Wall Security Unit operating in the Western Wall site in the Old City in occupied East Jerusalem.
 Services to Settlement 
 The company provides security guards for the Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Sheleg Lavan (White Snow)</t>
   </si>
   <si>
     <t>A private Israeli company that provides security and cleaning services to private, government and public entities, including the Israeli Ministry of Defense. &amp;nbsp;Private Security at CheckpointsThe company provides security guards and inspectors to Israeli checkpoints in the occupied West Bank and East Jerusalem for the Israeli Ministry of Defense Crossings Authority and the Israel Police.Services to the Israeli Ministry of DefenseThe company provides security guards and inspectors at checkpoints for the Israeli Ministry of Defense’s (IMOD) Crossings Authority, which operates 15 checkpoints in the occupied West Bank. The company has also provided security guards and inspectors for the Erez Checkpoint, which up to October 2023 was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.According to a response to a Freedom of Information request submitted in April 2018 by Who Profits to the Israeli Ministry of Defense, the company provides security and cleaning services at checkpoints in the occupied West Bank.In 2006, the company won a tender from the Israeli Ministry of Defense to provide security guards for Checkpoint 300 (Rachel's Tomb) and Beituniya checkpoint in the occupied West Bank, and Erez Checkpoint for an annual amount of about NIS 20 million. That same year, the company placed its first security guards at the Erez checkpoint as part of the IMOD plan to naturalize checkpoints in the West Bank and surrounding the besieged Gaza Strip, replacing soldiers with private security guards.In June 2024, the company recruited inspectors and security guards for the Hotze Shomron checkpoint. In November 2024, the company recruited cleaners for the Hotze Shomron checkpoint.In July 2021, the company recruited inspectors for the Lamed Heh (Jab'a) checkpoint.In December 2014, according to a media report, Palestinian workers refused to pass through the Sha’ar Efraim checkpoint because of its harsh conditions and the maltreatment by Sheleg Lavan security guards operating it. Later that month, one worker died at the checkpoint from these harsh conditions.Services to the Israel PoliceThe company provides the Israel Police with security guards for six checkpoints in the occupied West Bank and East Jerusalem.In 2019, the company won tender No. 8102/19 from the Israel Police for the provision of security services in six checkpoints that are under the responsibility of the Israel Police located near the Separation Wall in the occupied West Bank and East Jerusalem in the so-called “Jerusalem Envelope” area. The company was awarded the tender’s “Segment A - Northern Sector” which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma and Al-Jib checkpoints.The services include the placement of security guards, maintaining their operational competence, and providing a logistical and administrative services for the security guards according to the Israeli police’s technical specifications for a period of 14 months with the option to extend the contract period for additional periods of one year each or in part up to three additional years.In January and June 2024, the company recruited security guards for the Jerusalem Envelope.Services to the Ministry of TourismThe company provides physical and armed security services at the Ministry of Tourism bureaus and branches located in the occupied West Bank, East Jerusalem, and the Syrian Golan.In January 2024, the company won tender no. 14/2023 of the Ministry of Tourism for the provision of armed physical security services and mission manager services. The company was selected to provide Physical and Armed Security services until January 2025, with an option to extend the contract for an additional four years. According to the tender, the company is obligated to provide the services at the Ministry of Tourism bureaus at Rachel's Tomb site in the occupied West Bank and Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and at its branches in the Old City in occupied East Jerusalem, Gush Etzion settlement in the occupied West Bank, and Katzrin settlement in the occupied Syrian Golan.In January 2025, the company was contracted by the Ministry of Tourism, with an exemption from tender, to extend the contract to provide physical and armed security services until January 2026 for NIS 1,572,000.Services to SettlementsIn July 2021, the company won a tender published by the Modi'in-Maccabim-Re'ut Municipality to provide cleaning and landscaping services for streets and open areas within the municipality's municipal territory. The municipality’s border stretches across the Green Line into the “demilitarized zone” in the occupied West Bank.</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
-[...5 lines deleted...]
-    <t>Tourism</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -576,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -650,241 +716,415 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G7" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>46</v>
-      </c>
-[...8 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H9" s="0" t="s">
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="0" t="s">
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>54</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="0">
+        <v>12</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H14" s="0"/>
+      <c r="I14" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="0">
+        <v>14</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">