--- v0 (2026-06-13)
+++ v1 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -101,114 +101,108 @@
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
+  </si>
+  <si>
+    <t>Tripadvisor, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ, Public</t>
+  </si>
+  <si>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -511,51 +505,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -719,50 +713,79 @@
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>