--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -105,50 +105,68 @@
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -451,51 +469,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -572,50 +590,79 @@
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>