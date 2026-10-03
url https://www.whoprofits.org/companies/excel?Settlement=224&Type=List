--- v1 (2026-08-19)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -123,50 +123,56 @@
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -469,51 +475,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -620,50 +626,79 @@
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="0">
+        <v>5</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">