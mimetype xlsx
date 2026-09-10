--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -12,145 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -453,51 +414,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -512,82 +473,55 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      <c r="B3" s="0" t="s">
         <v>16</v>
-      </c>
-[...19 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">