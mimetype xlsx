--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,106 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...16 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -414,51 +421,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -477,50 +484,79 @@
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0">
+        <v>2</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>