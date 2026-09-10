--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -12,169 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
@@ -522,51 +483,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -610,140 +571,113 @@
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>23</v>
-[...28 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">