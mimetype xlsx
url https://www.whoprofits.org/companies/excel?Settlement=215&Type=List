--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,160 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...16 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t>NASDAQ</t>
-[...23 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -483,51 +466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -595,89 +578,118 @@
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="0">
+        <v>5</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="0" t="s">
-        <v>24</v>
+      <c r="G6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">