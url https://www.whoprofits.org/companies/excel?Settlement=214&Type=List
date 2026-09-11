--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -12,177 +12,141 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
 The company was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area.
 In 2020, Tnufa won a tender to operate public transportation in the Shomron (Samaria) area in the occupied West Bank, as part of the Israeli Ministry of Transportation&amp;rsquo;s plan to increase public transportation services in the Shomron area by tens of percent.
 According to the tender the company is to operate 85 urban and regional lines, 17 of which are new lines, which are expected to increase the frequency of travel on the lines by 30%.
 Company&amp;rsquo;s lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line in the area. Company lines also serve Ofer military base.
 In 2021,&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;gave NIS 0.5 billion to the company, for a period of ten years, for the purpose of financing the two public transportation clusters in the Shomron and Jerusalem corridor.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -504,51 +468,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -590,136 +554,109 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>34</v>
-[...26 lines deleted...]
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">