--- v0 (2026-05-26)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -176,83 +176,60 @@
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
@@ -820,139 +797,139 @@
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">