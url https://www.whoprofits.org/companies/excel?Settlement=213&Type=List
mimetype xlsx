--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -74,168 +74,150 @@
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce, marketing vegetables, fruits, flowers, propagating materials and herbs.
 The company&amp;rsquo;s brand-names include: Carmel, Carmel Bio-Top, Carmel Berry, Coral and Alesia.
 Carmel Agrexco is a private enterprise owned by Ampa Group, a private Israeli holding company owned by Shlomi Fogel and the Nakash brothers. Ampa Group is active in the fields of real estate, finance, agriculture and energy.
 The company was established by the Israeli government in 1956, under the name Agrexco, as a state-owned first Israeli agriculture export company. In 2011, Agrexco entered a formal liquidation process and was acquired by Bickel Group. In 2016, it entered a second liquidation process and was acquired by Ampa.
 In April 2022, Who Profits team documented nine of the company&amp;rsquo;s packing houses in four settlements in the Jordan Valley: three Herbs packhouses, a packing house of grapes and flowers for export, and a fish packing house in the settlement of Roi; three Herbs packhouses in Mehola; a packing house of cut flowers for export in the settlement of Argaman; and a herbs packhouse in the settlement of Na&amp;rsquo;ama.
 The company&amp;rsquo;s subsidiary Carmel Blueberry grows berries in the occupied Syrian Golan which are marketed by Carmel Agrexco under the brand name Carmel Blueberry. The berries are grown on a 120,000 square-meter farm in the occupied Syrian Golan which produces about 250 tons of fruit per season. The farm was established in full cooperation with Carmel Agrexco and its staff, which integrated advanced agricultural technologies into the farm and developed some of its berry varieties.
 According to an interview with the company&amp;rsquo;s co-owner and chairman, Shlomi Fogel, the company&amp;rsquo;s target is to expand to a 1,300,000 square-meters farm.
 In addition, Ampa Real-Estate, a subsidiary of the parent company Ampa Group, built the Ramot Resort Hotel project in Ramot settlement in the Syrian Golan. Ampa Israel, another subsidiary of the Ampa Group, built and marketed two residential projects in the settlement of Sal&amp;rsquo;it in the occupied West Bank as part of an expansion of the settlement.
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
@@ -668,268 +650,268 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">