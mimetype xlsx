--- v2 (2026-09-06)
+++ v3 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -125,152 +125,170 @@
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>Teralight</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the development, financing, operation and management of solar energy projects.
 The company has several solar field projects in different stages of development in the occupied West Bank
 In July 2023, Teralight was one of five companies that were awarded a tender issued by 19 settlements in the West Bank for the construction of photovoltaic (PV) solar systems to generate electricity on the roofs of local council buildings and on top of the roofing of public areas in the settlements. The tender, supported by the Israeli Ministry of Energy, included a proposed potential area for the construction of solar systems on more than 1,541 dunams and a planned capacity of 173.6 MW, with a potential revenue of NIS 120 million a year. The settlements issued the tender include Ma&amp;#39;ale Adumim, Modi&amp;#39;in Illit, Bitar Illit, Elkana, Beit El, Karnei Shomron, Kdumim, Givat Ze&amp;#39;ev, Sha&amp;rsquo;ar Shomron, Oranit, Emanuel, Alfei Menashe, Emanuel, Har Adar, and the settlements of the Jordan Valley Regional Council, the Megilot Regional Council, Mateh Binyamin Regional Council, Shomron Regional Council and Mount Hebron Regional Council.
 Jordan Valley Solar Field 
 Through its fully-owned subsidiary, Menorah Mivtachim Energy Jordan Valley Solar Project Ltd, the company is the financier, developer and operator of a planned 340MW solar energy project in the Jordan Valley in the occupied West Bank, expected to start its commercial operation in 2026. The solar field will take up a total of 3,250 dunams of occupied land and is expected to be the largest solar energy project on both sides of the Green Line.
 For the purpose of the project, the company entered into an agreement with 13 settlements for the right to use the land for a period not exceeding 24 years and 11 months in exchange for a fixed annual usage fee. The company holds the option to carry out the project through a joint corporation with the settlements, in which Teralight will hold 74% and the settlements would hold the remaining 26%.
 Naama Solar Field
 In March 2020, Menorah Mivtahim C.S Solar Investments 1 Ltd, a fully owned subsidiary of Teralight, was awarded a tender from the Israeli Civil Administration&amp;nbsp;to establish a 9.97 MW capacity solar PV facility in the West Bank which will be connected to high and low voltages distribution network, at a fixed tariff for a period of 23 years from the date of commercial operation of the project. The company established a &amp;nbsp;joint corporation with the settlement of Naama in the Jordan Valley in which they hold 74% and 26% stakes, respectively. The project, at a cost of NIS 36 million, is currently under construction.
 In 2022, Menorah Mivtahim Energy was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company will collaborate with Ariel University to construct an agro-voltaic facility in a vineyard in the settlement of Beka&amp;rsquo;ot in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -576,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -735,183 +753,241 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>51</v>
-      </c>
-[...2 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="0" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" s="0"/>
+      <c r="I10" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="0" t="s">
-        <v>56</v>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">