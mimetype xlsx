--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,187 +12,151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -504,51 +468,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -592,138 +556,111 @@
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>23</v>
-[...26 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">