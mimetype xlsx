--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -12,116 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Tripadvisor, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ, Public</t>
+  </si>
+  <si>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -424,51 +421,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -487,50 +484,79 @@
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0">
+        <v>2</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>