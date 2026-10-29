--- v0 (2026-06-14)
+++ v1 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -81,89 +81,61 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Ahuzat Adi Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is involved in several construction projects in Maaleh Adumim. The project is part of a contract between the company and the Israeli Civil Administration&amp;#39;s Custodian Unit Section in Yehuda and Shomron. In addition, the company is involved in a construction project in Efrat settlement and the construction of a commercial center in Beitar Ilit settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...29 lines deleted...]
-  <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>Bardarian Brothers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and infrastructure company.
 The company was one of the selected contractors that won the Israeli Ministry of Defense tender for infrastructure works along the Annexation Wall, carrying out two sections of the wall.
 The company was contracted in 2010 to provide reinforced walls and steel crash barriers to the 20/50 Interchange in the northern part of occupied East Jerusalem. Road No. 20 connects the settlements neighborhoods of Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;acov to West Jerusalem and to Road 443, thus consolidating Israeli control over East Jerusalem.
 The company has also executed numerous infrastructure projects in settlements in the occupied Palestinian territory, including in the settlements of Beitar Illit, Efrat, Adam and Givat Zeev in the occupied West Bank and the settlement neighborhoods of Neve Yaakov and Pisgat Zeev in occupied East Jerusalem.
 In 2013, Leumi Bank extended credit to the company to conduct road and infrastructure works in the Neve Ya&amp;#39;akov&amp;#39;s settlement neighborhood, in accordance with a contract that the company signed with the Israeli Ministry of Construction and Housing in May 2013. The company provided as collateral to the bank all of its rights in connection with the contract.
 Hapoalim Bank also accompanied an infrastructure project of the company in Hill C of the settlement of Beitar Illit, on the basis of a contract with the Israeli company Adi Hadar. The bank holds as collateral all rights and funds owed to the company for the project.
 Bardarian Brothers also received credit from Leumi Bank to conduct road paving, development and infrastructure works in the settlement of Givat Ze&amp;#39;ev in 2013. Leumi Bank held as collateral all the company&amp;#39;s rights in relation to the contract with the Givat Ze&amp;#39;ev Regional Council and the company Local Government Economic Services, which hired Bardarian Brothers to execute this project.
 In February 2018, the company won a tender to carry out development work for the Green Line of the Jerusalem light rail. The line will connect the settlement neighborhood of Gilo in occupied East Jerusalem to the western part of the city and to Mt. Scopus in northern East Jerusalem.
 Avraham Bardarian, a subsidiary of the company, carried out infrastructure works in the settlement of Efrat in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
@@ -305,50 +277,53 @@
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$500M-$1B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>S.A.G. (Velvel) Building &amp; Development Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that plans and executes residential, commercial and public construction projects in Israel, the occupied Palestinian territory&amp;nbsp;and the occupied Syrian Golan.
 S.A.G. (Velvel) has several projects in the Ariel settlement. It is executing the construction project &amp;quot;The House in Ariel by the University&amp;quot; in southeast Ariel. This project is executed according to a tender won by the company on 26 January 2014. The company purchased an area of 3,300 m2 for NIS 2.6 million, with development expenses of NIS 1.46 million, in order to build 18 housing units in the Ariel settlement. The tender was published in the framework of Local Outline Plan 130/2/3, which refers to the land of the Palestinian village Salfit. This project is due to be completed in June 2017. The project was accompanied by Mercantile Discount Bank.
 The company also executed the project &amp;quot;The House in Ariel - Ariel HaArava&amp;quot; according to a tender to build 51 housing units on an area of 8,689 m2 in the settlement, which the company won on 21 March 2012 with an offer of NIS 455,500. Development expenses were NIS 4.74 million. The project comprises several cottages and one building, which &amp;quot;provide a stunning view of the Mountains of Samaria&amp;quot; according to the developer. It was built under Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages Salfit and Marda. This project was also accompanied by Mecantile Discount Bank.
 The company is executing a project in Pisgat Zeev in accordance with a tender to build 23 housing units on an area of 3,474 m2 in the settlement, which the company won on 22 November 2015 with an offer of NIS 4,756,706. Development expenses were NIS 3.92 million. The project is carried out under Local Outline Plan 4430/A. This project is accompanied by First International Bank of Israel (FIBI).
 The company built a residential neighborhood comprised of 38 cottages in the Har Gilo settlement. The project was also accompanied by First International Bank of Israel.
 The company has two projects currently under construction in the Efrat settlement: 33 housing units in Givat HaTamar neighborhood and 30 units in Givat HaDagan neighborhood.
 Jointly with Shayke Ella Ltd, the company is building and marketing &amp;quot;Alfei Menashe - The House by the Grove,&amp;quot; a construction project in the Alfei Menashe settlement.
 S.A.G. (Velvel) has several joint projects with the Bar-Amana Buildings Construction &amp;amp; Development Company, a subsidiary of Amana, the Gush Emunim settlement movement. These include a residential project in the Kokhav HaShachar settlement, 16 housing units in the Nofim settlement, a project of 117 units (of which 77 are already populated and 40 are currently under construction) in the Alei Zahav settlement, a residential neighborhood comprised of 64 housing units in the Eli settlement, a large construction project in the Tel Zion settlement for the ultra-orthodox public comprised of 400 units (108 of which are currently under construction) and a project in the Shilo settlement.
 The company built a commercial center in the Eli settlement. It also built a religious school for girls (Ulpana) in the Kokhav Yaakov settlement.
 The company is building a residential project of 114 housing units in the Leshem settlement and a residential project comprised of 93 units in the Mitzpe Yeriho settlement.
 In a joint venture with Ariel Yazamut Ltd, the company is building a residential neighborhood in the ultra-orthodox settlement of Maale Amos.
 S.A.G. (Velvel) is building a residential project for the Mateh Binyamin Development Company in the Naale settlement. Over 130 housing units have already been built, and an additional 88 units are currently under construction.
 The company is currently marketing the &amp;quot;Neve Or&amp;quot; project in the Immanuel settlement as well as 88 housing units in what it calls a &amp;quot;unique boutique project&amp;quot; in the Tekoa settlement. The latter project is a joint undertaking with the Gush Ezion Development Company.
 The company also operates in the occupied Syrian Golan. Together with the Bar-Amana Buildings Construction &amp;amp; Development Company, it built a residential project comprised of 32 cottages in the Katzrin settlement.
 </t>
   </si>
   <si>
     <t>Shachar and Co. Building and Engineering Company Ltd.</t>
   </si>
   <si>
@@ -701,51 +676,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -802,493 +777,464 @@
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H5" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="0" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H11" s="0"/>
+      <c r="H11" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H13" s="0"/>
+      <c r="H13" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>