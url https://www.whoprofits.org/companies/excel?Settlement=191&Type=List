--- v0 (2026-05-22)
+++ v1 (2026-10-05)
@@ -50,112 +50,51 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.