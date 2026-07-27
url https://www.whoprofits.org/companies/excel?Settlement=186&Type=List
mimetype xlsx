--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,125 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
@@ -584,51 +599,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -670,169 +685,196 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="0"/>
-[...1 lines deleted...]
-        <v>28</v>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" s="0"/>
+      <c r="I8" s="0" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">