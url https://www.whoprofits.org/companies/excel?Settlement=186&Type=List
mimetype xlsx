--- v1 (2026-07-27)
+++ v2 (2026-09-14)
@@ -12,137 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
@@ -190,95 +151,63 @@
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
-[...2 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Yatir Quarry</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli stone quarry located in the occupied West Bank.
 The quarry is located on the lands of the Palestinian village ad-Dhahiriya. According to the Detailed Outline Plan 52/30 for the quarry, the quarry takes up 398 dunams of occupied land.
 Until June 2015, the Yatir quarry was jointly owned by Kfar Giladi Quarries, an Israeli quarrying company owned by Kibbutz Kfar Giladi, and Lime and Stone Production, one of the largest manufacturers of quarry materials in the Israeli market and a subsidiary of the Mexican multinational Cemex.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Industrial Manufacturing</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -599,51 +528,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -671,210 +600,183 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="H4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>44</v>
-[...26 lines deleted...]
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">