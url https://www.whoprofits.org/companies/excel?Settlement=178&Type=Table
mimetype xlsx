--- v0 (2026-06-12)
+++ v1 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -65,117 +65,105 @@
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -532,51 +520,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -606,212 +594,241 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="H8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="0" t="s">
-        <v>23</v>
+      <c r="F9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">