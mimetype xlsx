--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -67,164 +67,50 @@
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides security services to the public and private sectors.
 The company won a tender issued by the Shomron regional council for providing a&amp;nbsp;peripheral security system and a command center for the settlement of&amp;nbsp;Barkan in the occupied West Bank. ENI&amp;rsquo;s&amp;nbsp;command center&amp;nbsp;controls over 100&amp;nbsp;cameras&amp;nbsp;and a full electronic fencing system, encircling the settlement.
 V-ALERT, the fencing system installed in Barkan, was provided by&amp;nbsp;G.M. Technologies.&amp;nbsp;It includes electronic sensors to detect human movement outside the settlements.
 ENI also established and upgraded the security systems in the City of David settler complex in the Palestinian neighborhood of Silwan in occupied East Jerusalem, a project that included surveillance cameras connected to a central command center.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
-  </si>
-[...112 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -237,50 +123,53 @@
 In 2017, the company provided security escort services for cadets during two tours in Al-Aqsa and two tours in the Old City two in Jerusalem, and in settlements in the occupied West Bank, including four tours in Hebron and two tours in Gush Etzion.&amp;nbsp;
 Additional Services for Settlements 
 The company operates a branch in the settlement of Ariel in the occupied West Bank through which it provides security services to settlements and settlers in the area.
 In 2022, the company provided security guards for perimeter security in the Ariel settlement, including security of schools and kindergartens and the university in the settlement.
 The company provides security guards for the Ministry of Interior facilities in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank. In addition, the company provides security services for the National Insurance (Bituah Leumi) security unit in Ma&amp;rsquo;ale Adumim.
 In June 2024, the company published a job ad for recruiting security guards for securing houses of ministers in the Jewish settlement in Hebron in the occupied West Bank for the Prime Minister&amp;#39;s Office.
 The company provides security services for the Population Immigration and Border Authority&amp;#39;s facilities, including a facility in the settlement of Katzrin in the occupied Syrian Golan.
 In 2022, the company provided security services for educational institutions in the settlement of Ma&amp;#39;ale Adumim.
 In 2019, the company published a job ad for security guards to work in factories located in the Barkan settlement Industrial Zone in the West Bank. Also in 2019, the company won tenders for provision of security and guarding services in the settlement of Kokhav Yaakov.
 Services for Ariel University&amp;nbsp; 
 In 2019 and 2021, the company was awarded a contract to provide security services to Ariel University in the Ariel settlement in the occupied West Bank.
 In June 2024, the company published a job ad for security and patrol guards for the university. In November 2023, the company published a job ad for the security unit for managing the Ariel university project.&amp;nbsp;
 Previously, the company has provided security for settlement regional councils in the occupied West Bank, including the settlements of Ariel, Oranit, Sha&amp;rsquo;arei Tikva, Barkan, Yakir, Ma&amp;rsquo;ale Shomron, Kiryat Arba and Ma&amp;rsquo;ale Adumim, and to businesses in the Mishor Adumim Industrial Zone. In 2010, the company was contracted to provide security services to the Mount Hebron settlement regional council.
 Services to Israel Police 
 In 2021, the company was awarded a contract with the Israeli police to provide security services for police facilities.
 Checkpoints 
 By the end of 2005, the Israeli Ministry of Defense published the first tenders for the operation of checkpoints as part of the privatization project of Israeli checkpoints in the occupied West Bank. In 2008, Modi&amp;rsquo;in Ezrachi was one of two companies that won the tender for the operation of several checkpoints for NIS 5.64 million. As part of the tender, Modi&amp;rsquo;in Ezrachi operated the Jalameh (Gilboa), Barta&amp;#39;a (Reihan), Eyal, Hotze Shomron (Highway 5), Qalandia, Sheikh Sa&amp;rsquo;ad, Anata, and Al-Jib (Givat Ze&amp;rsquo;ev) checkpoints in the occupied West Bank and the Jerusalem Envelope.
 In 2016, Modiin Ezrachi security guards shot to death a brother and sister, aged 16 and 23, at the Qalandiya checkpoint. Since 2019, these checkpoints have been operated by T &amp;amp; M Protection Resources Holdings Israel.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$100M-$250M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>T &amp; M Protection Resources Holdings Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli service provider active in the fields of security, cleaning and maintenance, cyber protection, call center and electronic protection and outsourcing. The company is an independent business arm of the US-based company T&amp;amp;M Protection Resources LLC.
 The company provides security services and security guards operating Israeli checkpoints and provides guarding services for settlements in occupied East Jerusalem.
 Checkpoints in occupied East Jerusalem
 In 2019, the company was awarded an Israeli police tender for operating nine checkpoints located in the area annexed to Jerusalem next to the Separation Wall (&amp;ldquo;Jerusalem Envelope&amp;rdquo;). These include the checkpoints Checkpoint 300 (Rachel), a-Sheikh Sa&amp;#39;ed, a-Zaitun (Ras Abu Sbitan), Mazmuriyeh, al-Walajah (Ein Yael), a-Za&amp;rsquo;ayem, the Tunnels, a-Sawahrah a-Sharqiyah and Anata (Ring Road).
 The services provided include installing security guards and providing a logistical and administrative envelope in accordance with the Israeli police&amp;rsquo;s technical specifications.
 Services to Settlements 
 The company&amp;rsquo;s fully owned subsidiary T&amp;amp;M Saar Bitahon, provides security services and security guards to Israeli settlers in occupied East Jerusalem.
 In 2016, the company won a tender issued by the Ministry of Construction and Housing for the provision of security and guarding services for settlers residing in Jewish settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The tender included services for settlement compounds in the areas of the Old City and the Mount of Olives ridge in occupied East Jerusalem, for the amount of NIS 5,351,352 per month.
 Services include guarding homes, shops, structures and tourist sites, kindergartens and other educational facilities, escorting settlers on foot and in vehicles, operating a command and control center in the Old City and in Mount of Olives, operating electronic emergency buttons, operating an armored patrol vehicle as well as an armored transport vehicle and guarding and escorting visitors in Mount of Olives.
 According to a job ad on the company&amp;#39;s website from 2023, the job is characterized by foot patrols, accompanying residents and staffing permanent positions, and is performed in civilian clothes.
 In December 2021, the company was contracted by the Ministry of Construction and Housing, with an exemption from tender, to extend and expand its existing services to the City of David, a settler compound located in the Palestinian neighborhood of Silwan in occupied East Jerusalem. According to the contract, the company was contracted for an amount of NIS 43,544,625 for a period of six months until May 2022.
 In 2023, the company received NIS 13,910,581 for guarding services in the Old City for the period between January and March, and NIS 7,665,842 for the period between April and June.
 In 2022, the company received a total of NIS 48,007,083 for guarding services in the Old City. In 2021, the company received NIS 79,724,065 for these services.
 The office of the company&amp;rsquo;s security unit of the Old City is located in the Old City in Jerusalem.
 Services for the Israeli Ministry of National Security (formerly Ministry of Internal Security) 
 In November 2017, the company won a tender from the Ministry of Internal Security to provide security services for all of the Ministry&amp;rsquo;s bodies until November 2022 for NIS 11,700,000.
 According to the tender, the company provides a cluster of security guards who are responsible for the security system and the security teams in the Ministry. The ministry oversees the Israel Police, the Israel Prison Service and the Israel Border Police, among others.
 In November 2022, the contract with the company was extended with an exemption from tender until April 2023 for NIS 1,579,999. In October 2023, the contract with the company was extended until April 2024 for NIS 1,295,556.
 In 2019, the company provided the Israeli Ministry of National Security with security and cyber services for NIS 2,063,481, and an operational security officer to the Israeli Prison Service for NIS 427,431.
 </t>
@@ -635,51 +524,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -709,154 +598,125 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H5" s="0"/>
+        <v>31</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="I5" s="0" t="s">
-        <v>31</v>
-[...28 lines deleted...]
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">