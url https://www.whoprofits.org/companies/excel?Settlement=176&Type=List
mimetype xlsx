--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -157,71 +157,50 @@
 The company provides security services and security guards operating Israeli checkpoints and provides guarding services for settlements in occupied East Jerusalem.
 Checkpoints in occupied East Jerusalem
 In 2019, the company was awarded an Israeli police tender for operating nine checkpoints located in the area annexed to Jerusalem next to the Separation Wall (&amp;ldquo;Jerusalem Envelope&amp;rdquo;). These include the checkpoints Checkpoint 300 (Rachel), a-Sheikh Sa&amp;#39;ed, a-Zaitun (Ras Abu Sbitan), Mazmuriyeh, al-Walajah (Ein Yael), a-Za&amp;rsquo;ayem, the Tunnels, a-Sawahrah a-Sharqiyah and Anata (Ring Road).
 The services provided include installing security guards and providing a logistical and administrative envelope in accordance with the Israeli police&amp;rsquo;s technical specifications.
 Services to Settlements 
 The company&amp;rsquo;s fully owned subsidiary T&amp;amp;M Saar Bitahon, provides security services and security guards to Israeli settlers in occupied East Jerusalem.
 In 2016, the company won a tender issued by the Ministry of Construction and Housing for the provision of security and guarding services for settlers residing in Jewish settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The tender included services for settlement compounds in the areas of the Old City and the Mount of Olives ridge in occupied East Jerusalem, for the amount of NIS 5,351,352 per month.
 Services include guarding homes, shops, structures and tourist sites, kindergartens and other educational facilities, escorting settlers on foot and in vehicles, operating a command and control center in the Old City and in Mount of Olives, operating electronic emergency buttons, operating an armored patrol vehicle as well as an armored transport vehicle and guarding and escorting visitors in Mount of Olives.
 According to a job ad on the company&amp;#39;s website from 2023, the job is characterized by foot patrols, accompanying residents and staffing permanent positions, and is performed in civilian clothes.
 In December 2021, the company was contracted by the Ministry of Construction and Housing, with an exemption from tender, to extend and expand its existing services to the City of David, a settler compound located in the Palestinian neighborhood of Silwan in occupied East Jerusalem. According to the contract, the company was contracted for an amount of NIS 43,544,625 for a period of six months until May 2022.
 In 2023, the company received NIS 13,910,581 for guarding services in the Old City for the period between January and March, and NIS 7,665,842 for the period between April and June.
 In 2022, the company received a total of NIS 48,007,083 for guarding services in the Old City. In 2021, the company received NIS 79,724,065 for these services.
 The office of the company&amp;rsquo;s security unit of the Old City is located in the Old City in Jerusalem.
 Services for the Israeli Ministry of National Security (formerly Ministry of Internal Security) 
 In November 2017, the company won a tender from the Ministry of Internal Security to provide security services for all of the Ministry&amp;rsquo;s bodies until November 2022 for NIS 11,700,000.
 According to the tender, the company provides a cluster of security guards who are responsible for the security system and the security teams in the Ministry. The ministry oversees the Israel Police, the Israel Prison Service and the Israel Border Police, among others.
 In November 2022, the contract with the company was extended with an exemption from tender until April 2023 for NIS 1,579,999. In October 2023, the contract with the company was extended until April 2024 for NIS 1,295,556.
 In 2019, the company provided the Israeli Ministry of National Security with security and cyber services for NIS 2,063,481, and an operational security officer to the Israeli Prison Service for NIS 427,431.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem</t>
-  </si>
-[...19 lines deleted...]
-    <t>$25B-$50B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -524,51 +503,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -643,79 +622,50 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>25</v>
-[...27 lines deleted...]
-      <c r="I5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>