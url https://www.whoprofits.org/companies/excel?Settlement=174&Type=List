--- v0 (2026-06-12)
+++ v1 (2026-09-19)
@@ -12,143 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Zorganika</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that owns and cultivates organic date plantations.
 The company&amp;#39;s is located in the settlement of Hamra in the Jordan Valley in the occupied West Bank.
 The company grows dates from the Jordan Valley in the Zarzir enclave, where it also operates a visitor center and a packing house. The Zarzir enclave is called by the Israeli army &amp;quot;Ayala enclave&amp;quot;, the name of Ayala Smith, the co-owner of Zorganika. 90% of the company&amp;#39;s products is designated for export.
 The company is located in the Jordan Valley and on 1,000 dunums of privately-owned Palestinian land that was confiscated in 1967 by Israeli Military Order. Zorganika deliberately misinforms consumers of its products&amp;rsquo; origin.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
 </sst>
 </file>
@@ -473,51 +431,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -547,96 +505,69 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...31 lines deleted...]
-        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">