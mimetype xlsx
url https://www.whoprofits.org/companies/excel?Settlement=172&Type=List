--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -156,95 +156,98 @@
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Genesis Land Dates/N.S Water and maintenance services</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A water service company which also grows dates.
 The company is located in the settlement of&amp;nbsp;Ma&amp;rsquo;ale Efraim&amp;nbsp;in the Jordan Valley, occupied West Bank.&amp;nbsp;The company&amp;rsquo;s boxes were found in &amp;nbsp;Na&amp;rsquo;aran&amp;nbsp;settlement&amp;rsquo;s packing house in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
-[...2 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t>Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kedem Hadarim</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of organic and non-organic fruits and vegetables.
 During a 2012 field tour, Who Profits documented the presence of the company&amp;rsquo;s boxes in packaging houses in the settlements of Na&amp;rsquo;aran&amp;nbsp;and&amp;nbsp;Tomer&amp;nbsp;settlements in the occupied Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$100M-$250M</t>
+  </si>
+  <si>
+    <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mor Hasharon Fruit (Sharon Fruit)</t>
   </si>
   <si>
     <t>Israel, South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of agricultural produce.
 In 2012, Who Profits documented the presence of the company boxes in a packaging house in Na&amp;rsquo;aran&amp;nbsp;settlement, Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>S.M Valley</t>
   </si>
   <si>
     <t xml:space="preserve">Exporter and grower of agricultural produce.
 The company is located in the Tomer settlement in the occupied Jordan Valley.&amp;nbsp;The company&amp;#39;s boxes were found in the Na&amp;#39;aran settlement&amp;#39;s packing house in the occupied Jordan Valley, labeled as produce of Israel in English and French.
 </t>
   </si>
   <si>
     <t>Tadmir Group Management &amp; Operating (2006)</t>
@@ -904,135 +907,135 @@
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>