--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -12,373 +12,208 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t>Private</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
 As part of the works, the company&amp;rsquo;s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company&amp;#39;s employees attacked protesters who demonstrated near the work site near the border with Gaza.
 Israeli military Intelligence Campus 
 The company carried out the construction of the Israeli military&amp;rsquo;s Intelligence campus (Kiryat Hatikshuv) in the Naqab, through its partnership with the construction contractor for the planning and construction work in the ICT campus together with the Israeli company Shikun &amp;amp; Binui. The work included the construction of all-purpose buildings on 173,000 square meters for the corps. The military ICT campus is part of the Israeli Ministry of Defense relocation plan of the military technology units including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab region. In June 2023, the company sold all its rights in Kidmat HaNegev ICT general partnership to Shikun &amp;amp; Binui.
 Camp Ariel Sharon
 The company carried out construction work in Camp Ariel Sharon, also called the &amp;ldquo;City of Training Bases&amp;rdquo; (Ir HaBahadim). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.
 Services for the Israeli Police
 The company constructed the Tel Aviv District Police Headquarters office building.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
-    <t>$1B-$5B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...52 lines deleted...]
-    <t>Finance</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...101 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...33 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$1B-</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
@@ -426,50 +261,53 @@
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
@@ -808,51 +646,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -911,185 +749,214 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="G8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...12 lines deleted...]
-        <v>33</v>
+      <c r="E9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">