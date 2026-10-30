--- v1 (2026-08-01)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -100,217 +100,126 @@
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...29 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
+    <t>Electra</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Construction, Real Estate, Transportation</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$5B-$10B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
 In June 2019, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development work in Section 16 of the JLR Green Line in the Gilo settlement neighborhood.
@@ -646,51 +555,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -787,175 +696,204 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>