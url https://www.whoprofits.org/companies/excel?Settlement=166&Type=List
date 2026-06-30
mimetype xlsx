--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -200,60 +200,63 @@
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t>Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -782,60 +785,60 @@
       </c>
       <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">