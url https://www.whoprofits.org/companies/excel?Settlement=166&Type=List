--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -200,51 +200,51 @@
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>