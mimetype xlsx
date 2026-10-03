--- v0 (2026-07-28)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -70,86 +70,50 @@
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -452,51 +416,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -515,77 +479,50 @@
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>16</v>
-[...25 lines deleted...]
-      <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>