--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -12,101 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -409,51 +427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -473,50 +491,77 @@
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0">
+        <v>2</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">