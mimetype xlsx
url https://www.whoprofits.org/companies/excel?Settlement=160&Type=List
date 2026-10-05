--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -81,50 +81,65 @@
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -427,51 +442,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -518,50 +533,79 @@
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="0">
+        <v>3</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">