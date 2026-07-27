--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -12,143 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
 Services to the Settlements
 Electra Afikim 
 The company&amp;rsquo;s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.
 The Jerusalem Light Rail 
@@ -217,53 +232,50 @@
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Orkal Industries and Mechanization</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of generators and energy supply solutions.
 Orkal generators were documented at&amp;nbsp;Qalandiya (Atarot) Checkpoint, a military checkpoint in the occupied West Bank.
 An associated company, Orkal Generators Ltd, is located in the settlement of Nili in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
@@ -725,51 +737,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -799,295 +811,322 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>47</v>
-      </c>
-[...2 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="0"/>
+      <c r="I10" s="0" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="0" t="s">
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>62</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">