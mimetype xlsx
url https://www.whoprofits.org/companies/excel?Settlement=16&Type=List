--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -83,169 +83,69 @@
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...37 lines deleted...]
-  <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
@@ -276,92 +176,60 @@
   <si>
     <t>Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
 In August 2022, Who Profits team documented a company truck at the Qalandiya checkpoint in the occupied West Bank.
 Gitit Quarry 
 Shapir holds rights in the Gitit quarry located in the settlement of Gitit in the occupied West Bank. The quarry area is 2,264,126 m2 of land belonging to the Palestinian town of Aqraba. The quarry is currently inactive.
 In 2004, the company signed a Memorandum of Understandings with the Gitit settlement for the purchase of the rights to operate the quarry. According to the agreement, Shapir would pay the settlement a total of NIS 1,000,000 plus VAT at the beginning of every five years of operation of the quarry and another NIS 1 plus VAT for every 15 tons of aggregate during the period of operation. In addition, Shapir undertook to pay the settlement NIS 100,000 as an advance, as well as to provide it with a loan of NIS 200,000.
 In 2016, the residents of Aqraba petitioned the Israeli Supreme Court to cancel the seizure order of their lands, including the seizure order of the area allocated for the construction of a quarry. The case is currently pending.
 The Jerusalem Light Rail 
 Through its subsidiaries, Shapir carries out the operation, expansion and upgrade of the Jerusalem Light Rail.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.
 Shapir, together with Spanish company CAF - Construcciones y Auxiliar de Ferrocarriles, holds 50% in CFIR Light Rail Ltd., the consortium operating the Jerusalem Light Rail network, and 50% in LAVI Light Rail O&amp;amp;M Ltd. (formerly J-Net O&amp;amp;M Ltd), the Operation and Maintenance contractor of the project.
@@ -737,51 +605,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -847,286 +715,259 @@
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="H8" s="0"/>
+      <c r="I8" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>55</v>
-      </c>
-[...5 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>60</v>
-      </c>
-[...33 lines deleted...]
-        <v>66</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">