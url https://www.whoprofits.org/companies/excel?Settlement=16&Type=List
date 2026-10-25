--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -98,111 +98,114 @@
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t>Electra</t>
-[...11 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Orkal Industries and Mechanization</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of generators and energy supply solutions.
 Orkal generators were documented at&amp;nbsp;Qalandiya (Atarot) Checkpoint, a military checkpoint in the occupied West Bank.
 An associated company, Orkal Generators Ltd, is located in the settlement of Nili in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
     <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
@@ -605,51 +608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -750,224 +753,253 @@
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="H9" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I11" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>60</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">