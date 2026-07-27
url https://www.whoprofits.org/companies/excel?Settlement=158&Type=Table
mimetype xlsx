--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,185 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
-    <t>Israel</t>
-[...1 lines deleted...]
-  <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
 </sst>
 </file>
 
@@ -514,51 +544,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -588,154 +618,210 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="I6" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="0">
+        <v>6</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="C7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">