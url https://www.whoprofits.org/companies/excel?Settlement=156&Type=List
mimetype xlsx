--- v0 (2026-06-15)
+++ v1 (2026-10-29)
@@ -50,67 +50,60 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>