--- v0 (2026-07-27)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -88,86 +88,50 @@
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -470,51 +434,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -560,77 +524,50 @@
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>16</v>
-[...25 lines deleted...]
-      <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>