--- v0 (2026-06-15)
+++ v1 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -99,50 +99,71 @@
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
+  </si>
+  <si>
+    <t>Tripadvisor, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ, Public</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -445,51 +466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -566,50 +587,79 @@
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>