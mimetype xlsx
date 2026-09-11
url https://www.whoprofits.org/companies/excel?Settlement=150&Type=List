--- v0 (2026-06-12)
+++ v1 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -72,84 +72,66 @@
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
@@ -559,87 +541,87 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">