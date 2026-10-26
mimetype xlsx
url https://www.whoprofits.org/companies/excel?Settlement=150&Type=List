--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -12,150 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -458,51 +466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -577,50 +585,79 @@
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>