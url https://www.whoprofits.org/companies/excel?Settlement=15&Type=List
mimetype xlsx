--- v0 (2026-06-12)
+++ v1 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -115,50 +115,65 @@
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
@@ -357,53 +372,50 @@
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -904,51 +916,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1036,552 +1048,579 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0"/>
+      <c r="I7" s="0" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H9" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="H17" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="0"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>100</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>101</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>44</v>
+        <v>106</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>112</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0">
+        <v>22</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">