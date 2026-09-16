--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -130,86 +130,50 @@
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
@@ -354,50 +318,53 @@
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
@@ -483,50 +450,53 @@
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Padcon</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
@@ -916,51 +886,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1075,552 +1045,525 @@
       <c r="D5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H7" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I7" s="0" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="0" t="s">
+      <c r="H9" s="0"/>
+      <c r="I9" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G16" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I18" s="0"/>
+        <v>52</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      <c r="B23" s="0" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">