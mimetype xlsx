--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -12,150 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...19 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
@@ -166,328 +162,176 @@
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...34 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
-    <t>$100M-$250M</t>
-[...2 lines deleted...]
-    <t>East Jerusalem, West Bank</t>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$50M-$100M</t>
-  </si>
-[...89 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
@@ -509,81 +353,66 @@
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>SMA Solar Technology</t>
   </si>
   <si>
     <t>FWB, SDAX</t>
   </si>
   <si>
     <t xml:space="preserve">The company develops, produces and sells solar and battery inverters, monitoring systems for PV systems, medium-voltage technology, transformers and chokes. It also provides energy management solutions and services, including operation and maintenance for photovoltaic power plants.
 The company&amp;rsquo;s equipment was documented by Who Profits at the Kalia settlement solar energy field, occupied Jordan Valley. The specific product provided was STP -60 which is a solar pane system solution for commercial and utility PV plants.
 The Kalia Solar Field is a joint project of&amp;nbsp;Clal Sun Ltd&amp;nbsp;and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields that have been built on occupied Palestinian land.&amp;nbsp;The project&amp;rsquo;s facility was built on 135,000 square meters of Palestinian land. The 10.8 Mega Walts project is now connected to the high-voltage power grid.
 </t>
   </si>
   <si>
+    <t>$100M-$250M</t>
+  </si>
+  <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...16 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -886,51 +715,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1004,566 +833,508 @@
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I16" s="0"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="I17" s="0"/>
+        <v>51</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>62</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>97</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>102</v>
-      </c>
-[...77 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">