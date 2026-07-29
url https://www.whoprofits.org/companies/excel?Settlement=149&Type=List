--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -70,50 +70,68 @@
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
 Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Leumi provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 The Jerusalem Light Rail 
 Bank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).
 In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project Danya Cebus and Dan Public Transportation Company.
 The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.
 The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project see Who Profits&amp;rsquo; Update Developments in the Expansion of the JLR Network: The Blue Line.
 In 2020, Bank Leumi financed the establishment of the JLR&amp;rsquo;s Red Line in a joint financing agreement with Hapoalim Bank with about NIS 2 billion for the JLR&amp;rsquo;s previous franchise, the Citypass Group.
 Design City 
 Bank Leumi financed the establishment of the Design City shopping complex, opened in July 2021, with NIS 250 million. The Design City is located in the Mishor Adumim settlement Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 Real Estate Projects
 In June 2024, Bank Leumi granted a loan to the settlement-registered company, Kiryat Sefer (Diur Modi&amp;#39;in), located in the Beitar Ilit settlement. The bank holds the company&amp;rsquo;s account in its branch as collateral. Bank Leumi previously accompanied the construction of the company&amp;#39;s residential project called &amp;quot;Nofei Illit&amp;quot; in the settlement of Modi&amp;#39;in Ilit.
@@ -192,53 +210,50 @@
 In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral.
 Golan Regional Council 
 As of July 2024, Bank Leumi has 24 active pledge agreements with the Golan Regional Council. The Golan Regional Council includes 33 settlements in the occupied Syrian Golan.
 In April and February 2023, Bank Leumi signed pledge agreements with the Golan Regional Council for a period of 99 years (ends 2122) against the council&amp;rsquo;s current and future revenue as collateral.&amp;nbsp;
 According to protocols of the Golan Regional Council general assembly from 2021, the Bank provided the council with a loan amounting to NIS 5,000,000 for the implementation of development projects.
 A 2020 general assembly meeting protocol of the Golan Regional council mentions a request for a NIS 600,000 loan from the bank.
 Mitzpe Kramim 
 In 2018, Bank Leumi provided mortgage loans for real estate on land privately owned by Palestinians in the illegal Israeli outpost Mitzpe Kramim in the Jordan Valley in the occupied West Bank.
 Branches in Settlements 
 Bank Leumi operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Ma&amp;rsquo;ale Adumim, Kiryat Arba, Modiin Ilit and Beitar Ilit in the occupied West Bank; the settlement neighborhood of Ramot Eshkol in occupied East Jerusalem; and the settlement of Katzrin in the Syrian Golan.
 Bank Leumi benefits from access to the Palestinian banking market as a captive market. The bank operates a branch in Ali Iben Abu Taleb street in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
@@ -744,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -832,227 +847,254 @@
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="0" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H8" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">