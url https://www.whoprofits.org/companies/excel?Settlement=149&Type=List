--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -99,289 +99,98 @@
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
@@ -933,51 +742,51 @@
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="0" t="s">