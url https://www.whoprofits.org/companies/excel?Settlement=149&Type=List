--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -12,215 +12,211 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...24 lines deleted...]
-    <t>$5B-$10B</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...16 lines deleted...]
-    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
+  </si>
+  <si>
+    <t>Expedia Group</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
@@ -627,283 +623,283 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0" t="s">
+      <c r="H2" s="0"/>
+      <c r="I2" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">