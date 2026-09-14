--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -70,86 +70,50 @@
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
 The Kedron stream restoration project
 As of 2020, Hagihon takes part in the restoration of the Kedron stream in the occupied West Bank. The project is worth more than NIS 800 million, done in cooperation with the Water Authority-Mekorot, the Coordinator of Government Operations in the West Bank (COGAT), the Jerusalem Municipality, Jerusalem Sewage Treatment Plants Ltd (JWPE), the Civil Administration (ICA) and the Prime Minister&amp;rsquo;s Office. The project aims to stop the sewage flow to the stream and lay a collection line. This line will drain the sewage for several kilometers, including the Palestinian Authority&amp;rsquo;s sewage through an eight-kilometer pipe to Og purification facility located in the Jordan Valley in the Occupied West Bank.
 The project also includes the construction of a hydroelectric station that will generate green electricity. The purified water will be used for agriculture and irrigation of palm groves in the Dead Sea area, in the Jordan Valley and in the Palestinian Authority.
 Since 2008, the Jordan Valley Water Association, a settlement water cooperative, has been operating an unauthorized facility near Kedron Stream that diverts the wastewater for settler use in date crops irrigation. In December 2015, Hagihon signed an agreement with the Jordan Valley Water Association to upgrade the unauthorized facility, stating that Hagihon will pay the cooperative in order to remove the solid waste from the wastewater.
 A 2016 report by Israel&amp;rsquo;s state audit mentions the intention of the Jordan Valley Water Association&amp;rsquo;s intention to close the facility in Horkanya Valley near the Kedron Stream.
 In 2020, a report by the Israeli Water authority showed that the Jordan Valley Water Association still holds property in the area of the Kedron Valley.
 Infrastructure and Water Projects in Jerusalem
 Hagihon takes part in the development of different infrastructure projects in Jerusalem including the development of new infrastructures for the Jerusalem Light rail, connecting Jerusalem with several settlement neighborhoods.
 Hagihon has a NIS 17.4 million sewage expansion project across Jerusalem including occupied East Jerusalem. As for 2021-2022, the project&amp;rsquo;s costs are NIS 5 million and include connecting Palestinian neighborhoods like Umm Lisun and Umm Tuba to sewage networks. In addition to developing sewage systems in the neighborhood of Shu&amp;rsquo;afat, and developing new sewage systems on road 201 passing through Beit Hanina.
 Hagihon has a NIS 36.6 million sewage pipeline replacement project. In 2021-2022, the company allocated NIS 9 million for the replacement of sewage pipelines in occupied East Jerusalem Neighborhoods beyond the Separation Wall including Kufur Aqab, Ras Khamis and Anata.
 Water Management projects:
 In 2022, Hagihon&amp;rsquo;s budget for the expansion of water networks projects across Jerusalem was NIS 36 million. The Company developed water systems for new neighborhoods including Ramat Shlomo and Gilo neighborhood in occupied East Jerusalem as part of a &amp;lsquo;Master Plan&amp;rsquo; for Jerusalem water and transportation, including paving new roads project by the Israeli Department of Transportation, Moriah Jerusalem Development Corporation and the Israeli Ministry of Housing and Construction.
 The company developed water systems in different roads and neighborhoods in occupied East Jerusalem, Including Abu Tour bypass road, road 201 Beit Hanina North, and Road 122 Shu&amp;rsquo;afat, Almaruha, El Hilil A. Sakachini, and El Bruni in Beit Hanina, Umm Tuba- Agrot, Beit Safafa- El Ahuad, Issawiya Entrance Road, and Atarot.
@@ -188,75 +152,84 @@
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Lidor Real Estate Marketing</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A marketing company that specializes in real-estate.
 The company operates branches in Maaleh Adumim and Anatot settlements.
 In addition, the company markets housing projects in the following settlements: Maaleh Adumim, Anatot, Geva Binyamin and Giva&amp;#39;at Ze&amp;#39;ev, all located in the occupied West Bank.
 In East Jerusalem, the company operated in the following settlements: Har Homa, Gilo and Pisgat Ze&amp;#39;ev.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
     <t>Rami Levi Hashikma Marketing</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
@@ -675,201 +648,203 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H3" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="0"/>
+      <c r="I4" s="0" t="s">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">