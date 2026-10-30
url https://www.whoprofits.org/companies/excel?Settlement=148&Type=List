--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -41,207 +41,200 @@
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...27 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t>Private</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
 The Kedron stream restoration project
 As of 2020, Hagihon takes part in the restoration of the Kedron stream in the occupied West Bank. The project is worth more than NIS 800 million, done in cooperation with the Water Authority-Mekorot, the Coordinator of Government Operations in the West Bank (COGAT), the Jerusalem Municipality, Jerusalem Sewage Treatment Plants Ltd (JWPE), the Civil Administration (ICA) and the Prime Minister&amp;rsquo;s Office. The project aims to stop the sewage flow to the stream and lay a collection line. This line will drain the sewage for several kilometers, including the Palestinian Authority&amp;rsquo;s sewage through an eight-kilometer pipe to Og purification facility located in the Jordan Valley in the Occupied West Bank.
 The project also includes the construction of a hydroelectric station that will generate green electricity. The purified water will be used for agriculture and irrigation of palm groves in the Dead Sea area, in the Jordan Valley and in the Palestinian Authority.
 Since 2008, the Jordan Valley Water Association, a settlement water cooperative, has been operating an unauthorized facility near Kedron Stream that diverts the wastewater for settler use in date crops irrigation. In December 2015, Hagihon signed an agreement with the Jordan Valley Water Association to upgrade the unauthorized facility, stating that Hagihon will pay the cooperative in order to remove the solid waste from the wastewater.
 A 2016 report by Israel&amp;rsquo;s state audit mentions the intention of the Jordan Valley Water Association&amp;rsquo;s intention to close the facility in Horkanya Valley near the Kedron Stream.
 In 2020, a report by the Israeli Water authority showed that the Jordan Valley Water Association still holds property in the area of the Kedron Valley.
 Infrastructure and Water Projects in Jerusalem
 Hagihon takes part in the development of different infrastructure projects in Jerusalem including the development of new infrastructures for the Jerusalem Light rail, connecting Jerusalem with several settlement neighborhoods.
 Hagihon has a NIS 17.4 million sewage expansion project across Jerusalem including occupied East Jerusalem. As for 2021-2022, the project&amp;rsquo;s costs are NIS 5 million and include connecting Palestinian neighborhoods like Umm Lisun and Umm Tuba to sewage networks. In addition to developing sewage systems in the neighborhood of Shu&amp;rsquo;afat, and developing new sewage systems on road 201 passing through Beit Hanina.
 Hagihon has a NIS 36.6 million sewage pipeline replacement project. In 2021-2022, the company allocated NIS 9 million for the replacement of sewage pipelines in occupied East Jerusalem Neighborhoods beyond the Separation Wall including Kufur Aqab, Ras Khamis and Anata.
 Water Management projects:
 In 2022, Hagihon&amp;rsquo;s budget for the expansion of water networks projects across Jerusalem was NIS 36 million. The Company developed water systems for new neighborhoods including Ramat Shlomo and Gilo neighborhood in occupied East Jerusalem as part of a &amp;lsquo;Master Plan&amp;rsquo; for Jerusalem water and transportation, including paving new roads project by the Israeli Department of Transportation, Moriah Jerusalem Development Corporation and the Israeli Ministry of Housing and Construction.
 The company developed water systems in different roads and neighborhoods in occupied East Jerusalem, Including Abu Tour bypass road, road 201 Beit Hanina North, and Road 122 Shu&amp;rsquo;afat, Almaruha, El Hilil A. Sakachini, and El Bruni in Beit Hanina, Umm Tuba- Agrot, Beit Safafa- El Ahuad, Issawiya Entrance Road, and Atarot.
 In 2020, the company also developed water systems for road 4370 also knowns as the American Road, which connects settlements in the occupied West Bank to Jerusalem, and Road 18 in Sur Baher in southern East Jerusalem.
 In 2022, the company replaced water line networks in Jerusalem with a budget of NIS 47.7 million. Hagihon planned replacing water pipelines in various settlement neighborhoods in occupied East Jerusalem including Neve Ya&amp;rsquo;akov neighborhood, French Hill neighborhood, Gilo neighborhood,&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; in addition to various sites in the Old City of Jerusalem such as Jewish and Christian quarters, Damascus Gate and a section of Hagai Street, the Greek Patriarchate, Beit Hanina&amp;nbsp; and Shuafat.
 Hagihon allocated NIS 290,000 for the construction of pressure reduction devices in Wadi Qaddum in Silwan and NIS 400,000 in 2020 for al Tur neighborhood in occupied East Jerusalem.
 The Company completed the upgrade of two pumping stations in Ramot and Gilo Settlement&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; neighborhoods in occupied East Jerusalem for a budget of NIS 1.1 million for each station. The upgrade began in 2021, in accordance with the requirements of the master plan for Jerusalem &amp;ndash; 2040. The station aims to provide a solution to the increase in water consumption in both neighborhoods.
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Lidor Real Estate Marketing</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A marketing company that specializes in real-estate.
 The company operates branches in Maaleh Adumim and Anatot settlements.
 In addition, the company markets housing projects in the following settlements: Maaleh Adumim, Anatot, Geva Binyamin and Giva&amp;#39;at Ze&amp;#39;ev, all located in the occupied West Bank.
 In East Jerusalem, the company operated in the following settlements: Har Homa, Gilo and Pisgat Ze&amp;#39;ev.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t>TASE</t>
-[...1 lines deleted...]
-  <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
+    <t>USA</t>
+  </si>
+  <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
 </sst>
 </file>
 
@@ -642,209 +635,209 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="F5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">