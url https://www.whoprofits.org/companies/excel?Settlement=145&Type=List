--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -12,143 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
@@ -502,51 +517,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -576,154 +591,181 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="0">
+        <v>6</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>39</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">