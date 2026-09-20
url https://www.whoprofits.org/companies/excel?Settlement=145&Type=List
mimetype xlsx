--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -81,89 +81,50 @@
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
@@ -517,51 +478,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -630,142 +591,115 @@
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>38</v>
-      </c>
-[...30 lines deleted...]
-        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">