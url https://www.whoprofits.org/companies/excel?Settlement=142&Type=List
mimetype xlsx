--- v0 (2026-05-25)
+++ v1 (2026-08-24)
@@ -12,108 +12,123 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
 The company was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area.
 In 2020, Tnufa won a tender to operate public transportation in the Shomron (Samaria) area in the occupied West Bank, as part of the Israeli Ministry of Transportation&amp;rsquo;s plan to increase public transportation services in the Shomron area by tens of percent.
 According to the tender the company is to operate 85 urban and regional lines, 17 of which are new lines, which are expected to increase the frequency of travel on the lines by 30%.
 Company&amp;rsquo;s lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line in the area. Company lines also serve Ofer military base.
 In 2021,&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;gave NIS 0.5 billion to the company, for a period of ten years, for the purpose of financing the two public transportation clusters in the Shomron and Jerusalem corridor.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -432,51 +447,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -507,64 +522,91 @@
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="0">
+        <v>3</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="0"/>
+      <c r="I4" s="0" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">