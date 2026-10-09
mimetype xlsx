--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -84,54 +84,75 @@
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Tnufa Transportation Solutions</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
 The company was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area.
 In 2020, Tnufa won a tender to operate public transportation in the Shomron (Samaria) area in the occupied West Bank, as part of the Israeli Ministry of Transportation&amp;rsquo;s plan to increase public transportation services in the Shomron area by tens of percent.
 According to the tender the company is to operate 85 urban and regional lines, 17 of which are new lines, which are expected to increase the frequency of travel on the lines by 30%.
 Company&amp;rsquo;s lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line in the area. Company lines also serve Ofer military base.
 In 2021,&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;gave NIS 0.5 billion to the company, for a period of ten years, for the purpose of financing the two public transportation clusters in the Shomron and Jerusalem corridor.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -447,51 +468,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -546,66 +567,95 @@
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...3 lines deleted...]
-      <c r="I4" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>