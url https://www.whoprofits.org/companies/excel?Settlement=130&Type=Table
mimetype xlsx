--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -91,50 +91,65 @@
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
@@ -556,51 +571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -659,182 +674,209 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>