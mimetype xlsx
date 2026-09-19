--- v0 (2026-07-28)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -108,93 +108,72 @@
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
-  </si>
-[...4 lines deleted...]
-    <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Covenant Group</t>
   </si>
   <si>
     <t xml:space="preserve">A &amp;nbsp;holding group of companies specializing mainly in engineering and civil engineering.
 Through its subsidiary Shachaf Hasharon Investments &amp;amp; Finance, the company is involved in initiating and constructing commercial and industrial areas in Moshav Mevo Horon, an Israeli settlement in the occupied West Bank located near the Palestinian village of Beit Ligya. This project includes planning and construction on 303 dunams in the Mevo Horon commercial area, 100 dunams of plots, and a new urban building plan for the area&amp;#39;s new facilities.
 G Infinity Promotion and Investment, another full subsidiary of the Group, buildt income-generating property on an area of 12,000 sqm in the Barkan industrial zone, which is an Israeli settlement in the West Bank.
 Electra Infrastructure, a 49% subsidiary of the Covenant Group, was contracted by Israeli Railways to build tunnel 3A in section D of the Tel Aviv-Jerusalem Fast Train (A1), which passes through occupied Palestinian land.&amp;nbsp;In February 2015, Electra and Electra Infrastructure won a tender for the construction and maintenance of the track and electronic systems of the Tel Aviv- Jerusalem A1 train.
 The A1 train route crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 Electra Infrastructure also built vehicle tunnels in a road next to the settlement of Nili.
 Ben Hasharon, a 80% subsidiary of Electra Infrastructure, had been contracted to carry out the planning and physical development of the expansion of the Barkan industrial zone southern section. This project includes 300 dunams, 135 of which are designated for industrial plots. The company&amp;#39;s activity also serves the Samaria Development Co. through constructing roads and large-scale quarrying in the Barkan stone quarry, establishing infrastructure systems, developing roads and plots, a project of 27 million USD (100 million NIS).&amp;nbsp;The quarrying of Palestinian non-renewable natural resources for Israeli needs is another form of illegal exploitation.
 In addition , the company&amp;#39;s subsidiary Etz Efraim In Momentum is involved in both the planning and implementation of development and construction work&amp;nbsp;on a scale of around 300 single-family homes&amp;nbsp;in Etz Efraim, an Israeli settlement in the West Bank. The project includes urban building plan processes, detailed planning of the infrastructure systems including public areas, and marketing the developed plots for private construction.
 </t>
   </si>
   <si>
@@ -222,53 +201,50 @@
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -710,171 +686,173 @@
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H5" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>