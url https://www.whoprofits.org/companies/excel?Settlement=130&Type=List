--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -12,126 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...19 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
@@ -167,60 +163,78 @@
   </si>
   <si>
     <t xml:space="preserve">A &amp;nbsp;holding group of companies specializing mainly in engineering and civil engineering.
 Through its subsidiary Shachaf Hasharon Investments &amp;amp; Finance, the company is involved in initiating and constructing commercial and industrial areas in Moshav Mevo Horon, an Israeli settlement in the occupied West Bank located near the Palestinian village of Beit Ligya. This project includes planning and construction on 303 dunams in the Mevo Horon commercial area, 100 dunams of plots, and a new urban building plan for the area&amp;#39;s new facilities.
 G Infinity Promotion and Investment, another full subsidiary of the Group, buildt income-generating property on an area of 12,000 sqm in the Barkan industrial zone, which is an Israeli settlement in the West Bank.
 Electra Infrastructure, a 49% subsidiary of the Covenant Group, was contracted by Israeli Railways to build tunnel 3A in section D of the Tel Aviv-Jerusalem Fast Train (A1), which passes through occupied Palestinian land.&amp;nbsp;In February 2015, Electra and Electra Infrastructure won a tender for the construction and maintenance of the track and electronic systems of the Tel Aviv- Jerusalem A1 train.
 The A1 train route crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 Electra Infrastructure also built vehicle tunnels in a road next to the settlement of Nili.
 Ben Hasharon, a 80% subsidiary of Electra Infrastructure, had been contracted to carry out the planning and physical development of the expansion of the Barkan industrial zone southern section. This project includes 300 dunams, 135 of which are designated for industrial plots. The company&amp;#39;s activity also serves the Samaria Development Co. through constructing roads and large-scale quarrying in the Barkan stone quarry, establishing infrastructure systems, developing roads and plots, a project of 27 million USD (100 million NIS).&amp;nbsp;The quarrying of Palestinian non-renewable natural resources for Israeli needs is another form of illegal exploitation.
 In addition , the company&amp;#39;s subsidiary Etz Efraim In Momentum is involved in both the planning and implementation of development and construction work&amp;nbsp;on a scale of around 300 single-family homes&amp;nbsp;in Etz Efraim, an Israeli settlement in the West Bank. The project includes urban building plan processes, detailed planning of the infrastructure systems including public areas, and marketing the developed plots for private construction.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
@@ -547,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -636,225 +650,283 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I9" s="0" t="s">
+      <c r="D10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>