--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -12,143 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
 Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Leumi provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 The Jerusalem Light Rail 
 Bank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).
 In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project Danya Cebus and Dan Public Transportation Company.
 The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.
 The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project see Who Profits&amp;rsquo; Update Developments in the Expansion of the JLR Network: The Blue Line.
 In 2020, Bank Leumi financed the establishment of the JLR&amp;rsquo;s Red Line in a joint financing agreement with Hapoalim Bank with about NIS 2 billion for the JLR&amp;rsquo;s previous franchise, the Citypass Group.
 Design City 
 Bank Leumi financed the establishment of the Design City shopping complex, opened in July 2021, with NIS 250 million. The Design City is located in the Mishor Adumim settlement Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 Real Estate Projects
 In June 2024, Bank Leumi granted a loan to the settlement-registered company, Kiryat Sefer (Diur Modi&amp;#39;in), located in the Beitar Ilit settlement. The bank holds the company&amp;rsquo;s account in its branch as collateral. Bank Leumi previously accompanied the construction of the company&amp;#39;s residential project called &amp;quot;Nofei Illit&amp;quot; in the settlement of Modi&amp;#39;in Ilit.
@@ -1121,51 +1136,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1195,610 +1210,637 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="H12" s="0"/>
+      <c r="H12" s="0" t="s">
+        <v>65</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>97</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>77</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0">
+        <v>22</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...13 lines deleted...]
-        <v>101</v>
+      <c r="D23" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H23" s="0"/>
+      <c r="I23" s="0" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">