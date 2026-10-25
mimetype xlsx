--- v1 (2026-07-28)
+++ v2 (2026-10-25)
@@ -12,271 +12,155 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
@@ -316,489 +200,230 @@
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
+    <t>Expedia Group</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t>Gush Etzion Wineries</t>
   </si>
   <si>
     <t>A private Israeli winery based in Gush Etzion settlement in the occupied West Bank.The winery and its vineyards are located in the Gush Etzion settlement block in the occupied West Bank. The winery operates a wine store, a visitor center, a restaurant, and an event garden near the Gush Etzion Junction.&amp;nbsp;The winery has over 800 dunams of vineyards throughout the Gush Etzion area, including around the settlement of Efrat, the Abu Kalab area near the settlement of Rosh Tzurim, and Ramat Arad near the settlement of Har Hevron in the Mount Hebron area.&amp;nbsp;The winery offers tours of the winery and Jeep or ATV tours through vineyards and ancient grape storage towers in Gush Etzion.The winery was inaugurated in 2005, in partnership with Tishbi Estate Winery.&amp;nbsp;The company exports its wine to the USA and Europe.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
   <si>
@@ -1136,51 +761,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1210,637 +835,755 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H3" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="H13" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="0" t="s">
+      <c r="H15" s="0"/>
+      <c r="I15" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>85</v>
+        <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H20" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H20" s="0"/>
+      <c r="I20" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H21" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="0" t="s">
+      <c r="I23" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="0">
+        <v>23</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0">
+        <v>24</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="0">
+        <v>25</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...9 lines deleted...]
-      <c r="I23" s="0" t="s">
+      <c r="D26" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>106</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="0">
+        <v>26</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0" t="s">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">