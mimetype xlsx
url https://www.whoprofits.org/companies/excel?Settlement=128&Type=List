--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -12,203 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t>TASE</t>
-[...4 lines deleted...]
-  <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Finance</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Mishab Building and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
   </si>
@@ -547,51 +529,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -633,169 +615,200 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>48</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">