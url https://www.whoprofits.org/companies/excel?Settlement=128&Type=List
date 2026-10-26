--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,143 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Mishab Building and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
@@ -180,53 +216,50 @@
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -529,51 +562,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -588,227 +621,285 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>16</v>
-      </c>
-[...19 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...12 lines deleted...]
-        <v>49</v>
+      <c r="D10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">