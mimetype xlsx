--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -116,84 +116,105 @@
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
-    <t>Israel</t>
-[...1 lines deleted...]
-  <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -514,51 +535,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -673,98 +694,156 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="E9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="H9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">