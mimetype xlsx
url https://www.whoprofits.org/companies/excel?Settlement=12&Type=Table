--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -137,50 +137,65 @@
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
@@ -197,152 +212,54 @@
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
@@ -473,413 +390,129 @@
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
 As part of the works, the company&amp;rsquo;s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company&amp;#39;s employees attacked protesters who demonstrated near the work site near the border with Gaza.
 Israeli military Intelligence Campus 
 The company carried out the construction of the Israeli military&amp;rsquo;s Intelligence campus (Kiryat Hatikshuv) in the Naqab, through its partnership with the construction contractor for the planning and construction work in the ICT campus together with the Israeli company Shikun &amp;amp; Binui. The work included the construction of all-purpose buildings on 173,000 square meters for the corps. The military ICT campus is part of the Israeli Ministry of Defense relocation plan of the military technology units including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab region. In June 2023, the company sold all its rights in Kidmat HaNegev ICT general partnership to Shikun &amp;amp; Binui.
 Camp Ariel Sharon
 The company carried out construction work in Camp Ariel Sharon, also called the &amp;ldquo;City of Training Bases&amp;rdquo; (Ir HaBahadim). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.
 Services for the Israeli Police
 The company constructed the Tel Aviv District Police Headquarters office building.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
 According to IPS&amp;rsquo; logistical support center, maintenance provision will gradually be transferred to Magalcom (of Telrad Group) and Top Sky Line, which won a 2015 IPS tender for the development of new management systems to be installed in all prisons, as well as maintenance of existing systems.
 In 2017, the company was contracted to provide maintenance of security and control systems for NIS 335,902.
 During 2016, it had contracts with the IPS in the amount of NIS 11,543,885. These contracts include: An integrated management system in Ofer prison for NIS 663,306. Ofer is an Israeli prison for Palestinian political prisoners, located in the West Bank, near the settlement of&amp;nbsp;Givat Ze&amp;rsquo;ev.
 The prison holds 1,500 Palestinian political prisoners and includes a military court which judges detainees from the West bank on a daily basis. Installing and maintaining an integrated management system, a closed circuit system and a cards&amp;rsquo; reader in Megido prison for NIS 569,639. Megido prison, located within the Green Line, is a detention facility designated for&amp;nbsp;Palestinian political prisoners. Megido prison holds over 1,200 Palestinian political prisoners. The company installed and maintained technological systems in Ketziot prison for NIS 430,019. Ketziot prison is the biggest incarceration facility in Israel and holds some 2,200 Palestinian political prisoners (the entire prison population includes 2,500 prisoners). The Ketziot prison has a military court for administrative detention and many of the prisoners held in Ketziot are under administrative detention. The Ketziot prison also includes the Holot facility and Saharonim prison for foreign immigrants. Installing a collaborating management system in Shata prison for the amount of NIS 318,111. Shata prison (currently Hashita prison) is a maximum security prison for criminal prisoners and for Palestinian political prisoners. In addition, the company installed cameras in Nachshon cells for NIS 128,406. Nachson is a central unit of the IPS for escort of prisoners, a security force and an intervention force of the IPS. The unit facilitates the transportation of prisoners for place to place.
 During 2016, the company also installed a PA systems in Rimonim prison for the amount of NIS 238,330 and performs the maintenance of a collaborating management system in Rimonim prison for NIS 35,336. Rimonim prison (part of Hasharon compound) is mostly a criminal prison but includes a wing for Palestinian political prisoners. In previous years, the company was contracted by the IPS to perform the following activities: Installing and operating the entire security system of the Ketziot Prison, the central control room of the Megido Prison and security services to Damon prison. Damon Prison, also located inside Israel, holds over 500 Palestinian political prisoners and undocumented persons from the occupied West Bank. Some of these prisoners have not been charged yet and some are administrative detainees. The company also installed peripheral defense systems on the walls surrounding the Ofer prison and operates a central control room for the entire Ofer compound.
 In addition, the company also provided the entire security systems and the central control room in Rimonim prison. The company also provided security systems for the Abu Kabir, Kishon (&amp;ldquo;Al-Jalameh&amp;rdquo;) and Jerusalem (&amp;ldquo;Russian Compound&amp;rdquo;) detention and interrogation facilities. Palestinian political prisoners are usually held in detention facilities without legal proceeding for long periods of time.&amp;nbsp;Human rights organizations&amp;nbsp;have collected evidence showing that Palestinian prisoners are regularly subjected to torture in these facilities. Since 2005, the company has been providing IPS with ankle monitors. The ankle monitors are manufactured by the Israeli company Elmo Tech.
 Additional activities of the company
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Kiryat Sefer (Diur Modi'in)</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and development company specializing in construction for the Ultra-Orthodox public.
@@ -976,168 +609,79 @@
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
@@ -1653,51 +1197,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1815,1099 +1359,1126 @@
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
+      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H8" s="0" t="s">
         <v>49</v>
       </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>122</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I28" s="0"/>
+      <c r="I28" s="0" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>28</v>
+        <v>139</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G33" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="H33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>164</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F39" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="0" t="s">
+      <c r="H39" s="0"/>
+      <c r="I39" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>96</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>33</v>
+        <v>172</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>173</v>
+        <v>33</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="I42" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="0">
+        <v>42</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I43" s="0" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>