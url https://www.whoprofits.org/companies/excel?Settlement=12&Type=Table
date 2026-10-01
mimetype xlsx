--- v2 (2026-08-16)
+++ v3 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -171,86 +171,50 @@
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$5M-$10M</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
@@ -279,50 +243,53 @@
 In 2012, the company was contracted to crush, sift and manufacture aggregates in the settlement of Modi&amp;rsquo;in Illit in the occupied West Bank. &amp;nbsp;The project was accompanied by Israel Discount Bank, which held as collateral all rights and funds owed to the company under the contract.
 In 2016, the company won a tender published by the Jerusalem Municipality to operate a construction waste station in occupied East Jerusalem. The operator is responsible for processing the waste and deliver the aggregates for reuse in infrastructure work.
 In 2018, the company won a tender published by the Jerusalem Municipality to clear construction waste in the &amp;lsquo;seam zone&amp;rsquo; area, the occupied area located between the Green Line and the Separation Wall. The company won a similar tender in 2013.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery, Waste Management</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Carrefour Israel (formerly Yenot Bitan)</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Global Retail C.I. (formerly Yenot Bitan), also known as Carrefour Israel, is engaged in the food retail sector and operates a supermarket chain for the retail sale of food and other consumer products under the Carrefour, Mega, Mega in the City and Yenot Bitan brands.
 Carrefour Israel
 In April 2022, the company entered into an exclusive franchise agreement with French multinational corporation Carrefour Group to operate the Group&amp;#39;s stores and market Carrefour brands under the name Carrefour Israel.
 The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.
 In accordance with the terms of the franchise agreement, Global Retail has rebranded most of the company&amp;#39;s branches and adapted them to the Carrefour brand names. By the end of 2023, the company completed the conversion and launch of approximately 77 branches into Carrefour branches.
 In February 2024, the franchise agreement period was extended for an additional 7 years.
 By June 2024, the company has operated 97 Carrefour branches in Israel.
 Stores in Settlements
 The company operates a Carrefour branch in a shopping center located in a &amp;ldquo;demilitarized zone&amp;rdquo; outside the Green Line in the occupied West Bank in the city of Maccabim (Modi&amp;#39;in-Maccabim-Re&amp;#39;ut), and a Carrefour branch in the settlement neighborhood of Neve Ya&amp;rsquo;akov in occupied East Jerusalem.
 The company operates Yenot Bitan stores in the settlements of Ariel, Alfei Menashe and Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 The company operates &amp;#39;Mehadrin Market&amp;#39; branches in the settlements of Beit El and Modi&amp;rsquo;in Illit in the occupied West Bank.
 Services to Israeli Ministry of Defense &amp;nbsp;
 The company provides food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food/beverages for COGAT for events for a total amount of NIS 9,610. In 2024, the company provided food/beverages for COGAT for a total of NIS 33,705.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>Cisco Systems</t>
@@ -395,50 +362,53 @@
 Camp Ariel Sharon
 The company carried out construction work in Camp Ariel Sharon, also called the &amp;ldquo;City of Training Bases&amp;rdquo; (Ir HaBahadim). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.
 Services for the Israeli Police
 The company constructed the Tel Aviv District Police Headquarters office building.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
@@ -1197,51 +1167,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I43"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1412,1073 +1382,1046 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>86</v>
+        <v>65</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>87</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="H17" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I17" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>33</v>
+        <v>118</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="I28" s="0"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="I29" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>139</v>
+        <v>28</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>30</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>146</v>
+        <v>44</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>147</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>151</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>33</v>
+        <v>154</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>157</v>
+        <v>19</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>161</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>93</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>169</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>172</v>
+        <v>33</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="0"/>
+      <c r="H41" s="0" t="s">
+        <v>172</v>
+      </c>
       <c r="I41" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>33</v>
+        <v>175</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>22</v>
-[...27 lines deleted...]
-      <c r="I43" s="0" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>