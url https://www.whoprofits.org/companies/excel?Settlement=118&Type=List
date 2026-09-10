--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -74,116 +74,77 @@
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce, marketing vegetables, fruits, flowers, propagating materials and herbs.
 The company&amp;rsquo;s brand-names include: Carmel, Carmel Bio-Top, Carmel Berry, Coral and Alesia.
 Carmel Agrexco is a private enterprise owned by Ampa Group, a private Israeli holding company owned by Shlomi Fogel and the Nakash brothers. Ampa Group is active in the fields of real estate, finance, agriculture and energy.
 The company was established by the Israeli government in 1956, under the name Agrexco, as a state-owned first Israeli agriculture export company. In 2011, Agrexco entered a formal liquidation process and was acquired by Bickel Group. In 2016, it entered a second liquidation process and was acquired by Ampa.
 In April 2022, Who Profits team documented nine of the company&amp;rsquo;s packing houses in four settlements in the Jordan Valley: three Herbs packhouses, a packing house of grapes and flowers for export, and a fish packing house in the settlement of Roi; three Herbs packhouses in Mehola; a packing house of cut flowers for export in the settlement of Argaman; and a herbs packhouse in the settlement of Na&amp;rsquo;ama.
 The company&amp;rsquo;s subsidiary Carmel Blueberry grows berries in the occupied Syrian Golan which are marketed by Carmel Agrexco under the brand name Carmel Blueberry. The berries are grown on a 120,000 square-meter farm in the occupied Syrian Golan which produces about 250 tons of fruit per season. The farm was established in full cooperation with Carmel Agrexco and its staff, which integrated advanced agricultural technologies into the farm and developed some of its berry varieties.
 According to an interview with the company&amp;rsquo;s co-owner and chairman, Shlomi Fogel, the company&amp;rsquo;s target is to expand to a 1,300,000 square-meters farm.
 In addition, Ampa Real-Estate, a subsidiary of the parent company Ampa Group, built the Ramot Resort Hotel project in Ramot settlement in the Syrian Golan. Ampa Israel, another subsidiary of the Ampa Group, built and marketed two residential projects in the settlement of Sal&amp;rsquo;it in the occupied West Bank as part of an expansion of the settlement.
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...40 lines deleted...]
-  <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
@@ -555,51 +516,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -643,140 +604,113 @@
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>37</v>
-[...9 lines deleted...]
-      <c r="C6" s="0" t="s">
         <v>39</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">