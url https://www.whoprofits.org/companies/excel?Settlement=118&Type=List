--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -74,140 +74,144 @@
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce, marketing vegetables, fruits, flowers, propagating materials and herbs.
 The company&amp;rsquo;s brand-names include: Carmel, Carmel Bio-Top, Carmel Berry, Coral and Alesia.
 Carmel Agrexco is a private enterprise owned by Ampa Group, a private Israeli holding company owned by Shlomi Fogel and the Nakash brothers. Ampa Group is active in the fields of real estate, finance, agriculture and energy.
 The company was established by the Israeli government in 1956, under the name Agrexco, as a state-owned first Israeli agriculture export company. In 2011, Agrexco entered a formal liquidation process and was acquired by Bickel Group. In 2016, it entered a second liquidation process and was acquired by Ampa.
 In April 2022, Who Profits team documented nine of the company&amp;rsquo;s packing houses in four settlements in the Jordan Valley: three Herbs packhouses, a packing house of grapes and flowers for export, and a fish packing house in the settlement of Roi; three Herbs packhouses in Mehola; a packing house of cut flowers for export in the settlement of Argaman; and a herbs packhouse in the settlement of Na&amp;rsquo;ama.
 The company&amp;rsquo;s subsidiary Carmel Blueberry grows berries in the occupied Syrian Golan which are marketed by Carmel Agrexco under the brand name Carmel Blueberry. The berries are grown on a 120,000 square-meter farm in the occupied Syrian Golan which produces about 250 tons of fruit per season. The farm was established in full cooperation with Carmel Agrexco and its staff, which integrated advanced agricultural technologies into the farm and developed some of its berry varieties.
 According to an interview with the company&amp;rsquo;s co-owner and chairman, Shlomi Fogel, the company&amp;rsquo;s target is to expand to a 1,300,000 square-meters farm.
 In addition, Ampa Real-Estate, a subsidiary of the parent company Ampa Group, built the Ramot Resort Hotel project in Ramot settlement in the Syrian Golan. Ampa Israel, another subsidiary of the Ampa Group, built and marketed two residential projects in the settlement of Sal&amp;rsquo;it in the occupied West Bank as part of an expansion of the settlement.
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...16 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -516,51 +520,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -622,95 +626,124 @@
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="0" t="s">
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="0">
+        <v>5</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="C6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="D6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>39</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">