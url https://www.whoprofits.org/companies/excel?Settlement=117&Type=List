--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -12,259 +12,226 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...19 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Beresheet</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Grower and marketer of deciduous fruit. Beresheet was established with the merger of two packing houses: Perot Hagolan, from the occupied Syrian Golan, and Pri Psagot, from the Galilee.
 The company grows fruit from the following settlements in the occupied Syrian Golan: Elrom, Ortal, Ein Zivan, Merom Golan, Keshet, Yonatan, Ramat Magshimim, Alonei Habashan, Afik and Sha&amp;#39;al.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
@@ -323,114 +290,50 @@
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
-  </si>
-[...62 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -733,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -822,421 +725,363 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
-      </c>
-[...56 lines deleted...]
-        <v>84</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">