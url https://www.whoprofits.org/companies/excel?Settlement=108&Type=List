--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,145 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
@@ -543,51 +504,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -602,196 +563,169 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="0" t="s">
         <v>16</v>
-      </c>
-[...19 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>38</v>
-      </c>
-[...33 lines deleted...]
-        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">