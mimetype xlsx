--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,196 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...16 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t>NASDAQ</t>
-[...23 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Green is  us</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a manufacturer and supplier of solar systems. In partnership with Enerpoint Israel, the company invested more than $6 million in Netiv Hagdud, a solar farm located in the Jordan valley, the occupied West Bank. The Netiv Hagdud project produces 4 megawatts of electricity through 13,000 solar panels, enough to power about 600 homes. The project exploits 50 dunams of occupied Palestinian land.
 In addition, the company has installed its systems in Givat Yoav settlements in the occupied Syrian Golan.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...16 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -593,139 +558,139 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H4" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I4" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">